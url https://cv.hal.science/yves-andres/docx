--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -178,961 +178,965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (154)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (155)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Biobased Activated Carbon for the Removal of Two Representative Pharmaceuticals from Urban Wastewater Effluents: Assessing Matrix and Multi-Component Effects</w:t>
+                <w:t xml:space="preserve">Oxidative potential of fine particle emissions of a residential wood-fired boiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
+                <w:t xml:space="preserve">Marie Khedari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Whyte</w:t>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">Joulanda Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Héquet</w:t>
+                <w:t xml:space="preserve">Olli Sippula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Zine-Filali</w:t>
+                <w:t xml:space="preserve">Pasi Jalava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (5), pp.559. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (4), pp.515 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w18050559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ea00177c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542773v1</w:t>
+                <w:t xml:space="preserve">hal-05610823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive bibliometric analysis of research on health and environmental impacts of particle emissions from wood combustion in residential heating</w:t>
+                <w:t xml:space="preserve">Evaluation of a Biobased Activated Carbon for the Removal of Two Representative Pharmaceuticals from Urban Wastewater Effluents: Assessing Matrix and Multi-Component Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Khedari</w:t>
+                <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Henrietta Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olli Sippula</w:t>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasi Jalava</w:t>
+                <w:t xml:space="preserve">Valérie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Andres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouha Zine-Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (30), pp.17897-17915. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36736-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w18050559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363295v1</w:t>
+                <w:t xml:space="preserve">hal-05542773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing activated carbon production from chontaduro seeds via physical activation with steam for ibuprofen removal: A factorial design and multi-attribute utility theory approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive bibliometric analysis of research on health and environmental impacts of particle emissions from wood combustion in residential heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Khedari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olli Sippula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasi Jalava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Angel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (30), pp.17897-17915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36736-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086786v1</w:t>
+                <w:t xml:space="preserve">hal-05363295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing activated carbon production from chontaduro seeds via physical activation with steam for ibuprofen removal: A factorial design and multi-attribute utility theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Girard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">J Plazas-Tuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.107020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288678v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Potential: Second-Generation Biomass as Feedstock for Bioethanol Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chidiebere Millicent Igwebuike</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29071619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, pp.146156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590683v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-enviro-economic analysis of second-generation bioethanol at plant-scale by different pre-treatments of biomass from palm oil waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable Energy Potential: Second-Generation Biomass as Feedstock for Bioethanol Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidiebere Millicent Igwebuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasbi Priadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Widodo Wahyu Purwanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100522⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29071619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590784v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on bio-oil recovery from biobased building insulation materials and its upgrading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a methodology for studying microbiological contamination of office indoor air by analyzing air handling unit filters - application to a low-energy building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayik Abdillah</w:t>
+                <w:t xml:space="preserve">Gaétan Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rabbat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Anne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3001 (1), pp.020001. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.110578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0185966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366301v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Aging Process on the Ability of Decorative Materials Containing Biocides to Support Fungal Growth</w:t>
               </w:r>
@@ -1157,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (12), pp.3859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1229,1248 +1233,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodology for studying microbiological contamination of office indoor air by analyzing air handling unit filters - application to a low-energy building</w:t>
+                <w:t xml:space="preserve">Assessment of fungal development risk on bio-based thermal insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Deshayes</w:t>
+                <w:t xml:space="preserve">Lily Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Pavard</w:t>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gérard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110578⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.119889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717125v1</w:t>
+                <w:t xml:space="preserve">hal-04835604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fungal development risk on bio-based thermal insulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on bio-oil recovery from biobased building insulation materials and its upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayik Abdillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Deborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119889⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3001 (1), pp.020001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0185966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835604v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioethanol production from dilute acid hydrolysis of cassava peels, sugar beet pulp, and green macroalgae ( Ulva lactuca )</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Techno-enviro-economic analysis of second-generation bioethanol at plant-scale by different pre-treatments of biomass from palm oil waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasbi Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widodo Wahyu Purwanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17597269.2024.2336328⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807343v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement reproducibility and storage impact on VOC/SVOC emission rate from decorative materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Zine Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 367, pp.143607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of test Protocol on Filtration Efficiency of Medical Face Mask Material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bioethanol production from dilute acid hydrolysis of cassava peels, sugar beet pulp, and green macroalgae ( Ulva lactuca )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidiebere Millicent Igwebuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.230180⟩</w:t>
+              <w:t xml:space="preserve">Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1145-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17597269.2024.2336328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521231v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of an environmental Clostridium beijerinckii strain for biohydrogen production from dairy wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of test Protocol on Filtration Efficiency of Medical Face Mask Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mete</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.08.274⟩</w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.230180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.230180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762612v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of floating treatment wetland coverage ratio and operating parameters on nitrogen removal: toward design optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterisation of an environmental Clostridium beijerinckii strain for biohydrogen production from dairy wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pattyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Abi Hanna</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2024.064⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.371-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.08.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591624v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can floating treatment wetlands improve existing lagoons nitrogen removal through intensifying biofilm activity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of floating treatment wetland coverage ratio and operating parameters on nitrogen removal: toward design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abi Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danuphon Boonbangkeng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Karine E. Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107321⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (6), pp.1466-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2024.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753618v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled cellular concrete to improve phosphorous removal by floating treatment wetlands: A pilot experiment for meat-processing factory's wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Can floating treatment wetlands improve existing lagoons nitrogen removal through intensifying biofilm activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuphon Boonbangkeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Abi Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paitip Thiravetyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103766⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.107321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808513v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recycled cellular concrete to improve phosphorous removal by floating treatment wetlands: A pilot experiment for meat-processing factory's wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Abi Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 292, pp.113147. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.103766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098695v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the seasonal variation of VOC surface emissions and indoor air concentrations in a public building with bio-based insulation</w:t>
               </w:r>
@@ -2508,51 +2512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depelchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 238, pp.110312. </w:t>
@@ -2584,434 +2588,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous and Particulate matter emissions from the combustion of biomass-based insulation materials at end-of-life in a small-scale biomass heating boiler</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.127182⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.113147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594483v1</w:t>
+                <w:t xml:space="preserve">hal-04098695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic co-digestion of sugar beet pulp and sludge: influence of periodic intermittent stirring and mixing ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naira Meky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (16), pp.18995-19003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13399-023-04009-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution onto a raw and steam-activated biochar derived from recycled textiles insulation panels at end-of-life: Kinetic, isotherm and fixed-bed experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Gaseous and Particulate matter emissions from the combustion of biomass-based insulation materials at end-of-life in a small-scale biomass heating boiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.103830. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 338, pp.127182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.127182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808489v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic co-digestion of linen, sugar beet pulp, and wheat straw with cow manure: effects of mixing ratio and transient change of co-substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3052,16446 +3056,16576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional, self-cleaning air filters based on graphene-enhanced ceramic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution onto a raw and steam-activated biochar derived from recycled textiles insulation panels at end-of-life: Kinetic, isotherm and fixed-bed experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Reimers</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Device Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.device.2023.100098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.103830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592303v1</w:t>
+                <w:t xml:space="preserve">hal-04808489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of sludge and flax anaerobic co-digestion based on combination of first order and modified Gompertz models: influence of C/N ratio and headspace gas volume</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifunctional, self-cleaning air filters based on graphene-enhanced ceramic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Reimers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Marie Saure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2022.28153⟩</w:t>
+              <w:t xml:space="preserve">Advanced Device Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (4), pp.100098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.device.2023.100098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222646v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of sludge and flax anaerobic co-digestion based on combination of first order and modified Gompertz models: influence of C/N ratio and headspace gas volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Blel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2022.28153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of biomass-based insulation materials in buildings: Current status in France, end-of-life projections and energy recovery potentials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rollet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470528v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Particulate and Microbiological Filtration Performance of Air Handling Unit Filters in a Low-Energy Office Building over 12 Months</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sustainability of biomass-based insulation materials in buildings: Current status in France, end-of-life projections and energy recovery potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12091475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799007v1</w:t>
+                <w:t xml:space="preserve">hal-03470528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Production of High Added-Value Products from the Pyrolysis and Steam Pyro-Gasification of Five Biomass-Based Building Insulation Materials at End-of-Life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of Particulate and Microbiological Filtration Performance of Air Handling Unit Filters in a Low-Energy Office Building over 12 Months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-01989-2⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886265v1</w:t>
+                <w:t xml:space="preserve">hal-03799007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of urban wastes: integration and benefits of a small-scale system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (22), pp.3414-3425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2021.1921857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Steps Methanolysis and Ethanolysis of Olive Pomace Oil Using olivepomace-based Heterogeneous Acid Catalyst</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards the Production of High Added-Value Products from the Pyrolysis and Steam Pyro-Gasification of Five Biomass-Based Building Insulation Materials at End-of-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120678⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-01989-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075452v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Inoculum to Substrate Ratio to Recover Energy from Cassava Wastes Through Anaerobic Digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Steps Methanolysis and Ethanolysis of Olive Pomace Oil Using olivepomace-based Heterogeneous Acid Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Nurul Anisa Saragih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01151-w⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.120678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225115v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-scale anaerobic digestion of cassava peels: the first step of energy recovery from cassava waste and water hyacinth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Assessment of Inoculum to Substrate Ratio to Recover Energy from Cassava Wastes Through Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lamine Baba-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (9), pp.1438-1451. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.1891-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1670266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01151-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365792v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antimicrobial Effect of Zinc Pyrithione against Airborne Fungi and Bacteria Growth Collected onto New and Loaded HVAC Fibrous Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lab-scale anaerobic digestion of cassava peels: the first step of energy recovery from cassava waste and water hyacinth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Abd Zaid Abd Ali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.1528. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (9), pp.1438-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr9091528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1670266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328907v1</w:t>
+                <w:t xml:space="preserve">hal-02365792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorptive removal of tetracycline and amoxicillin from aqueous solution by leached carbon black waste and chitosan-carbon composite beads</w:t>
+                <w:t xml:space="preserve">Evaluation of Antimicrobial Effect of Zinc Pyrithione against Airborne Fungi and Bacteria Growth Collected onto New and Loaded HVAC Fibrous Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obaidullah Yaqubi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safaa Abd Zaid Abd Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104988⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9091528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653952v1</w:t>
+                <w:t xml:space="preserve">hal-03328907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust and microbial filtration performance of regular and antimicrobial HVAC filters in realistic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safaa Abd Zaid Abd Ali</w:t>
+                <w:t xml:space="preserve">Adsorptive removal of tetracycline and amoxicillin from aqueous solution by leached carbon black waste and chitosan-carbon composite beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaidullah Yaqubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Hang Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debirupa Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miora Frossard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koon Gee Neoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (29), pp.39907-39919. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.104988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13330-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244911v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidity reduction induced by Floating Treatment Wetlands (FTW): Aflume experiment to assess the impact of flow velocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dust and microbial filtration performance of regular and antimicrobial HVAC filters in realistic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Abd Zaid Abd Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168, pp.106275. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (29), pp.39907-39919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13330-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254706v1</w:t>
+                <w:t xml:space="preserve">hal-03244911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-continuous co-digestion of sludge, fallen leaves, and grass performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Blel</w:t>
+                <w:t xml:space="preserve">Turbidity reduction induced by Floating Treatment Wetlands (FTW): Aflume experiment to assess the impact of flow velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Soliman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raouf Hassan</w:t>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 221, pp.119888. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.106275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.119888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223598v1</w:t>
+                <w:t xml:space="preserve">hal-03254706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Biogas from Olive Pomace</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Semi-continuous co-digestion of sludge, fallen leaves, and grass performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evergreen Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5109/4055224⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.119888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.119888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368932v1</w:t>
+                <w:t xml:space="preserve">hal-04223598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the effects of feedstock on the properties of biodiesel using multiple linear regressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Production of Biogas from Olive Pomace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.067⟩</w:t>
+              <w:t xml:space="preserve">Evergreen Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.228 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5109/4055224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269913v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of test methods on the assessment of insulation materials’ resistance against moulds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on the effects of feedstock on the properties of biodiesel using multiple linear regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aulia Qisthi Mairizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoko Hartono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria Tobon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Setyo Moersidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.106963. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.375-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617116v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the saturation level on the electrochemical regeneration of activated carbon in a single sequential reactor</w:t>
+                <w:t xml:space="preserve">Impacts of test methods on the assessment of insulation materials’ resistance against moulds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Garcia-Rodriguez</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ana Maria Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.02.041⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.106963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550884v1</w:t>
+                <w:t xml:space="preserve">hal-02617116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Bacteriophages to Control In Vitro 24 h Old Biofilm of Pseudomonas aeruginosa Isolated from Drinking and Thermal Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the saturation level on the electrochemical regeneration of activated carbon in a single sequential reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Magin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hugo Olvera-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.749. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.265-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11080749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280026v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inoculum VS, organic loads and I/S on the biochemical methane potential of sludge, buckwheat husk and straw</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selection of Bacteriophages to Control In Vitro 24 h Old Biofilm of Pseudomonas aeruginosa Isolated from Drinking and Thermal Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24121⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11080749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334174v1</w:t>
+                <w:t xml:space="preserve">hal-02280026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus behavior in air handling unit fiberglass filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of inoculum VS, organic loads and I/S on the biochemical methane potential of sludge, buckwheat husk and straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Bandaly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+                <w:t xml:space="preserve">Abdelkader Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (108), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10453-019-09565-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062012v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in small wastewater treatment plants</w:t>
+                <w:t xml:space="preserve">Adenovirus behavior in air handling unit fiberglass filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Barca</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Victor Bandaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.10.040⟩</w:t>
+              <w:t xml:space="preserve">Aerobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (108), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10453-019-09565-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111630v1</w:t>
+                <w:t xml:space="preserve">hal-02062012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion and integration at urban scale: feedback and comparative case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in small wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bautista Angeli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy, sustainability and society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13705-018-0170-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926785v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of mengovirus on fiberglass filter of air handling units</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anaerobic digestion and integration at urban scale: feedback and comparative case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bautista Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefloc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12560-017-9310-8⟩</w:t>
+              <w:t xml:space="preserve">Energy, sustainability and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13705-018-0170-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636427v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the fungal fraction released from various preloaded fibrous filters during a simulated ventilation restart</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The fate of mengovirus on fiberglass filter of air handling units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bandaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.529-538. </w:t>
+              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.464-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ina.12330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12560-017-9310-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381779v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable conversion of agriculture wastes into activated carbons: energy balance and arsenic removal from water</w:t>
+                <w:t xml:space="preserve">Quantification of the fungal fraction released from various preloaded fibrous filters during a simulated ventilation restart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">K. Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1193225⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.529-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345983v1</w:t>
+                <w:t xml:space="preserve">hal-01381779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration performances of HVAC filters for PM10 and microbial aerosols— Influence of management in a lab-scale air handling unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable conversion of agriculture wastes into activated carbons: energy balance and arsenic removal from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa F. González</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renner</w:t>
+                <w:t xml:space="preserve">S. N. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2016.1167833⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (3), pp.353-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1193225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324435v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
+                <w:t xml:space="preserve">Filtration performances of HVAC filters for PM10 and microbial aerosols— Influence of management in a lab-scale air handling unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Christophe Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/ijc.v8n1p8⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2016.1167833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345982v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of VS organic loads and buckwheat husk on methane production by anaerobic co-digestion of primary sludge and wheat straw</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid Blel</w:t>
+                <w:t xml:space="preserve">Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïdou N. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.538-547. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5539/ijc.v8n1p8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01345973v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Production By Anaerobic Co-Digestion Of Sewage Sludge And Wheat Straw Under Mesophilic Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of VS organic loads and buckwheat husk on methane production by anaerobic co-digestion of primary sludge and wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Gad</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Scientific Research &amp; Engineering Technology (IJSET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.538-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345980v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating treatment wetlands for heavy metal removal in highway stormwater ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane Production By Anaerobic Co-Digestion Of Sewage Sludge And Wheat Straw Under Mesophilic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Ladislas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+                <w:t xml:space="preserve">W Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">A Gad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Scientific Research &amp; Engineering Technology (IJSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01201690v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: influence of packed bed configurations at constant EBRT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Floating treatment wetlands for heavy metal removal in highway stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ladislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.4456⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (SI), pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204731v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic degradation of estradiol under simulated solar light and assessment of estrogenic activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: influence of packed bed configurations at constant EBRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.05.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (1), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204732v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial aerosol filtration: growth and release of bacteria-fungi consortium collected by fibrous filters in different operating conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic degradation of estradiol under simulated solar light and assessment of estrogenic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duquenne</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098171v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O generation resulting from piggery air biofiltration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microbial aerosol filtration: growth and release of bacteria-fungi consortium collected by fibrous filters in different operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Forthomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204900v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">N2O generation resulting from piggery air biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lomig Hamon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.337-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966475v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants: Removal mechanisms and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Liira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meyer</w:t>
+                <w:t xml:space="preserve">Peter Drissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.214-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 biofiltration of piggery air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.207-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011668v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer coefficients of styrene into water/silicone oil mixtures: New interpretation using the &amp;quot;equivalent absorption capacity&amp;quot; concept.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">NH3 biofiltration of piggery air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 237, pp.236-241. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.26-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916490v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coffee mucilage as a new substrate for hydrogen production in anaerobic co-digestion with swine manure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer coefficients of styrene into water/silicone oil mixtures: New interpretation using the &amp;quot;equivalent absorption capacity&amp;quot; concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Andres Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.02.101⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 237, pp.236-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204914v1</w:t>
+                <w:t xml:space="preserve">hal-00916490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of hydrophobic VOC in an organic phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of coffee mucilage as a new substrate for hydrogen production in anaerobic co-digestion with swine manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Andres Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Darracq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168 (SI), pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.02.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011973v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a saturated layer and recirculation on nitrogen treatment performances of a single stage Vertical Flow Constructed Wetland (VFCW)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of hydrophobic VOC in an organic phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prigent</w:t>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Paing</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637148v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel Slag Filters to Upgrade Phosphorus Removal in Constructed Wetlands: Two Years of Field Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Drissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (1), pp.549-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es303778t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological characterization and treatment performances of a compact vertical flow constructed wetland with the use of expanded schist</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Voisin</w:t>
+                <w:t xml:space="preserve">Volumetric mass transfer coefficients characterising VOC absorption in water/silicone oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221, pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877623v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric mass transfer coefficients characterising VOC absorption in water/silicone oil mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+                <w:t xml:space="preserve">Biological characterization and treatment performances of a compact vertical flow constructed wetland with the use of expanded schist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belbeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.01.102⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laundry greywater treatment using a fluidized bed reactor: a proposed model based on greywater biodegradation and residence time distribution approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a saturated layer and recirculation on nitrogen treatment performances of a single stage Vertical Flow Constructed Wetland (VFCW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc David</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Joëlle Paing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2013.803133⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (7), pp.1461-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637951v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Two Macrophytes Species in Floating Treatment Wetlands for Cadmium, Nickel, and Zinc Removal from Urban Stormwater Runoff</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laundry greywater treatment using a fluidized bed reactor: a proposed model based on greywater biodegradation and residence time distribution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-012-1408-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (23), pp.3087-3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2013.803133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877624v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic degradation of endocrine disruptor compounds under simulated solar light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performances of Two Macrophytes Species in Floating Treatment Wetlands for Cadmium, Nickel, and Zinc Removal from Urban Stormwater Runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ladislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.055⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1408-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877618v1</w:t>
+                <w:t xml:space="preserve">hal-00877624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration using peat and a nutritional synthetic packing material: influence of the packing configuration on H2S removal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">Photocatalytic degradation of endocrine disruptor compounds under simulated solar light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Maria Pastrana-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia da Silva Cabral</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Miguel Dona-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (9), pp.1123-1129. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3997-4005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2012.736691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877619v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady- and transient-state H2S biofiltration using expanded schist as packing material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofiltration using peat and a nutritional synthetic packing material: influence of the packing configuration on H2S removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Romero Hernandez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Flavia da Silva Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.07.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (9), pp.1123-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2012.736691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877625v1</w:t>
+                <w:t xml:space="preserve">hal-00877619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Fe loaded activated carbons with tailored properties for As(V) removal: Adsorption study correlated with carbon surface chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady- and transient-state H2S biofiltration using expanded schist as packing material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Romero Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.11.052⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877626v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of a mixture of gaseous sulphur reduced compounds: identification of the total bacterial community's structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Fe loaded activated carbons with tailored properties for As(V) removal: Adsorption study correlated with carbon surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lodeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Ming Kwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Torres Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soupramanien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jannick Rocher</w:t>
+                <w:t xml:space="preserve">Luisa F. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.3729⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215-216, pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877735v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: performance evaluation and packed-bed tortuosity assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Biological treatment of a mixture of gaseous sulphur reduced compounds: identification of the total bacterial community's structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soupramanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 87 (6, SI), pp.725-731. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.817-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.3713⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877734v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic VOC absorption in two-phase partitioning bioreactors; influence of silicone oil volume fraction on absorber diameter.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: performance evaluation and packed-bed tortuosity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Ayala Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6, SI), pp.725-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.12.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Activated Carbons from Agricultural Residues Dedicated to Antibiotic Removal by Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophobic VOC absorption in two-phase partitioning bioreactors; influence of silicone oil volume fraction on absorber diameter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Torres-Perez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Courriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (3), pp.524-529. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.146-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1004-9541(11)60214-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877733v1</w:t>
+                <w:t xml:space="preserve">hal-00868983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of biological activator formulated material (BAFM) for volatile organic compounds removal--preliminary batch culture tests with activated sludge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (13-15), pp.1671-1676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2011.641592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the volume fraction of the NAPL, silicon oil, and biodegradation kinetics of toluene and DMDS in a TPPB</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable Activated Carbons from Agricultural Residues Dedicated to Antibiotic Removal by Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Torres-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.524-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1004-9541(11)60214-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868524v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the efficiency of photocatalysis on tetracycline biodegradation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the volume fraction of the NAPL, silicon oil, and biodegradation kinetics of toluene and DMDS in a TPPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209, pp.355-364. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877738v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate removal from synthetic and real wastewater using steel slags produced in Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of the efficiency of photocatalysis on tetracycline biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (7), pp.2376-2384. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.355-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877737v1</w:t>
+                <w:t xml:space="preserve">hal-00877738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating conditions on direct nanofiltration of greywaters: Application to laundry water recycling aboard ships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Phosphate removal from synthetic and real wastewater using steel slags produced in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (7), pp.2376-2384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877736v1</w:t>
+                <w:t xml:space="preserve">hal-00877737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of microbial aerosol behaviour in heating, ventilating and air-conditioning systems - quantification of Staphylococcus epidermidis and Penicillium oxalicum viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Forthomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (8), pp.993-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2012.689370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of agricultural residues into activated carbons for water purification: Application to arsenate removal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of operating conditions on direct nanofiltration of greywaters: Application to laundry water recycling aboard ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 (8), pp.1173-1185. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10934529.2012.668390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877781v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Aquatic Macrophytes as Bioindicators of Heavy Metal Pollution in Urban Stormwater Runoff</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conversion of agricultural residues into activated carbons for water purification: Application to arsenate removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Torres-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 223 (2), pp.877-888. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (8), pp.1173-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-011-0909-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10934529.2012.668390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877779v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styrene absorption in water/silicone oil mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Potential of Aquatic Macrophytes as Bioindicators of Heavy Metal Pollution in Urban Stormwater Runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ladislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelene El-Mufleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 200, pp.81-90. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (2), pp.877-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-011-0909-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877732v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial Pollutants in Swine Buildings: A Review of Their Characterization and Methods to Reduce Them</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Styrene absorption in water/silicone oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (22), pp.12287-12301. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 200, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es3025758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869821v1</w:t>
+                <w:t xml:space="preserve">hal-00877732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC absorption in a countercurrent packed-bed column using water/silicone oil mixtures: Influence of silicone oil volume fraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Aerial Pollutants in Swine Buildings: A Review of Their Characterization and Methods to Reduce Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (22), pp.12287-12301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es3025758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877782v1</w:t>
+                <w:t xml:space="preserve">hal-00869821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)and biodegradation kinetics of DMDS in a TPPB.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">VOC absorption in a countercurrent packed-bed column using water/silicone oil mixtures: Influence of silicone oil volume fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (1), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069499v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas/liquid/liquidcontactor design.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)and biodegradation kinetics of DMDS in a TPPB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101, pp.A59/1--A59/6</w:t>
+              <w:t xml:space="preserve">, 2011, 101, pp.Axx/1--Axx/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069498v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathroom Greywater Characterization and Potential Treatments for Reuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas/liquid/liquidcontactor design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Chaillou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.A59/1--A59/6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877783v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Silicone oil: an effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (2), pp.324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.2545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of partition coefficients of three volatile organic compounds (dimethylsulphide, dimethyldisulphide and toluene) in water/silicone oil mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bathroom Greywater Characterization and Potential Treatments for Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wolbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 162 (3), pp.927-934. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (1-4), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-010-0454-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877830v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of innovative packing materials for the biodegradation of H2S: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Determination of partition coefficients of three volatile organic compounds (dimethylsulphide, dimethyldisulphide and toluene) in water/silicone oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 85 (3), pp.429-434. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162 (3), pp.927-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.2334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877833v1</w:t>
+                <w:t xml:space="preserve">hal-00877830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laundry water recycling in ship by direct nanofiltration with tubular membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of innovative packing materials for the biodegradation of H2S: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (2), pp.148-154. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.429-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.2334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877829v1</w:t>
+                <w:t xml:space="preserve">hal-00877833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone oil: An effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laundry water recycling in ship by direct nanofiltration with tubular membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 85 (3), pp.309-313. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.148-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.2331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877832v1</w:t>
+                <w:t xml:space="preserve">hal-00877829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of arsenic(V) onto chitosan: From sorption mechanism explanation to dynamic water treatment process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicone oil: An effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.2331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.02.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877831v1</w:t>
+                <w:t xml:space="preserve">hal-00877832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural seaweed waste as sorbent for heavy metal removal from solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of arsenic(V) onto chitosan: From sorption mechanism explanation to dynamic water treatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Ahmady-Asbchin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Gordon Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (7), pp.755-762. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330902919401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877843v1</w:t>
+                <w:t xml:space="preserve">hal-00877831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization techniques of packing material colonization in gas biofiltration processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Natural seaweed waste as sorbent for heavy metal removal from solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Ahmady-Asbchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/L09-143⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (7), pp.755-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330902919401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877842v1</w:t>
+                <w:t xml:space="preserve">hal-00877843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of endocrine disrupters: Case of 17 beta-estradiol and bisphenol A</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization techniques of packing material colonization in gas biofiltration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330802099304⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (12), pp.1895-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/L09-143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878484v2</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFGP 2007: Microbial growth onto filter media used in air treatment devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation of endocrine disrupters: Case of 17 beta-estradiol and bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bonnevie Perrier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Catherine Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.269-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.1675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330802099304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878486v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of bacterial community in experimental sand filters: Physiological and molecular fingerprints</w:t>
+                <w:t xml:space="preserve">SFGP 2007: Microbial growth onto filter media used in air treatment devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Chabaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Bonnevie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-008-9742-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877845v1</w:t>
+                <w:t xml:space="preserve">hal-00878486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing material formulation for odorous emission biofiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution of bacterial community in experimental sand filters: Physiological and molecular fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (1-4), pp.233-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-008-9742-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.08.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878485v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of Cu(II) from aqueous solution by Fucus serratus: Surface characterization and sorption mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Packing material formulation for odorous emission biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 99 (14), pp.6150-6155. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (6), pp.958-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2007.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877846v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new packing material for H2S removed by biofiltration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biosorption of Cu(II) from aqueous solution by Fucus serratus: Surface characterization and sorption mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Ahmady-Asbchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (14), pp.6150-6155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2007.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2008.06.012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877844v1</w:t>
+                <w:t xml:space="preserve">hal-00877846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ALICE experiment at the CERN LHC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new packing material for H2S removed by biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aamodt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08002⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2008.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00311441v1</w:t>
+                <w:t xml:space="preserve">hal-00877844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration of volatile organic compounds by a fluidized bed of sawdust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ALICE experiment at the CERN LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Adamová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.1402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.S08002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878488v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00311441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial effects of chitosan powder: Mechanisms of action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biofiltration of volatile organic compounds by a fluidized bed of sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Pero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gerardo Garcia Munzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593332808618893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878487v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic solvents on oxygen mass transfer in multiphase systems: Application to bioreactors in environmental protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Antibacterial effects of chitosan powder: Mechanisms of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2006.05.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (12), pp.1357-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593332808618893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878492v1</w:t>
+                <w:t xml:space="preserve">hal-00878487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria removal in septic effluent: Influence of biofilm and protozoa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of organic solvents on oxygen mass transfer in multiphase systems: Application to bioreactors in environmental protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (16), pp.3109-3114. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878491v1</w:t>
+                <w:t xml:space="preserve">hal-00878492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer coefficients of styrene and oxygen into silicone oil emulsions in a bubble reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacteria removal in septic effluent: Influence of biofilm and protozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (17), pp.5612-5619. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (16), pp.3109-3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878490v1</w:t>
+                <w:t xml:space="preserve">hal-00878491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood bark as packing material in a biofilter used for air treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mass transfer coefficients of styrene and oxygen into silicone oil emulsions in a bubble reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Marcela Ramirez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (17), pp.5612-5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593332708618747⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878489v1</w:t>
+                <w:t xml:space="preserve">hal-00878490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial reduction of $^{99}$Tc in organic matter-rich soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood bark as packing material in a biofilter used for air treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Leclerc-Cessac</w:t>
+                <w:t xml:space="preserve">Elsa Marcela Ramirez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.06.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (12), pp.1297-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593332708618747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00068128v1</w:t>
+                <w:t xml:space="preserve">hal-00878489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of natural aminated polymers with different species of arsenic at low concentrations: Application in water treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microbial reduction of $^{99}$Tc in organic matter-rich soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc-Cessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11 (1), pp.859-863. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 336, pp.255-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10450-005-6036-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879454v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00068128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation d’un sous-produit de l’industrie sucrière : mise en œuvre dans un procédé de traitement d’eaux usées industrielles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interactions of natural aminated polymers with different species of arsenic at low concentrations: Application in water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1966⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (1), pp.859-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-005-6036-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175743v1</w:t>
+                <w:t xml:space="preserve">hal-00879454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive adsorption of metals and organics onto a low cost natural polysaccharide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">Valorisation d’un sous-produit de l’industrie sucrière : mise en œuvre dans un procédé de traitement d’eaux usées industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacaria Reddad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (2), pp.219-225. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330409355455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879455v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead removal by a natural polysaccharide in membrane reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Competitive adsorption of metals and organics onto a low cost natural polysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2004.0048⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (2), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330409355455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879456v1</w:t>
+                <w:t xml:space="preserve">hal-00879455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALICE: Physics performance report, Volume 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lead removal by a natural polysaccharide in membrane reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/30/11/001⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (1), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2004.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024110v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New adsorbents from oil shales: Preparation characterization and U, Th isotope adsorption tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALICE: Physics performance report, Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giubellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Khouya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">G. Paic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.1517-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/30/11/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021755v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements removal by microbial biosorption: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New adsorbents from oil shales: Preparation characterization and U, Th isotope adsorption tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hannache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Abbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 260, pp.159-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879458v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater reuse in on-site wastewater treatment: bacteria and virus movement in unsaturated flow through sand filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare earth elements removal by microbial biosorption: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Selas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Anne-Claire Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 47 (1), pp.59-64. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (11), pp.1367-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2003.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330309385681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879461v1</w:t>
+                <w:t xml:space="preserve">hal-00879458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t>
+                <w:t xml:space="preserve">Wastewater reuse in on-site wastewater treatment: bacteria and virus movement in unsaturated flow through sand filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Markai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bertrand Selas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00096-1⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2003.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025906v1</w:t>
+                <w:t xml:space="preserve">hal-00879461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium and lead adsorption by a natural polysaccharide in MF membrane reactor: experimental analysis and modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (2), pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00096-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(03)00295-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879459v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Cr(III) and Cr(VI) removal from aqueous solutions by sugar beet pulp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Cadmium and lead adsorption by a natural polysaccharide in MF membrane reactor: experimental analysis and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (2), pp.257-264. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (16), pp.3983-3991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330309385557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(03)00295-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879460v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of Cr(III) and Cr(VI) removal from aqueous solutions by sugar beet pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (2), pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330309385557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021557v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Biofilms for Metal Ion Removal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gérente</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58, pp.161-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03403846v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of single and competitive metal adsorption onto a natural polysaccharide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineered Biofilms for Metal Ion Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur-Brasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacaria Reddad</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36 (10), pp.2242-2248. </w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (2-4), pp.177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es010237a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:RESB.0000040459.43858.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881348v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Modeling of single and competitive metal adsorption onto a natural polysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (10), pp.2242-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010237a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00301-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881347v1</w:t>
+                <w:t xml:space="preserve">hal-00881348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-organism effects on radionuclides migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (1), pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00301-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021511v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-bed study for lanthanide (La, Eu, Yb) ions removal from aqueous solutions by immobilized Pseudomonas aeruginosa: experimental data and modelization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Micro-organism effects on radionuclides migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00881350v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fixed-bed study for lanthanide (La, Eu, Yb) ions removal from aqueous solutions by immobilized Pseudomonas aeruginosa: experimental data and modelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faur-Brasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (3), pp.333-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(01)00244-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676191v1</w:t>
+                <w:t xml:space="preserve">hal-00881350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ni(II) and Cu(II) binding properties of native and modified sugar beet pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (1), pp.23-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025948v1</w:t>
+                <w:t xml:space="preserve">hal-02676191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ion exchange selectivity of layered titanosilicate Na-3(Na,H)Ti2O2[Si2O6](2) center dot 2H(2)O, AM-4, for strontium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/SEI-120003027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881351v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of several metal ions onto a low-cost biosorbent: Kinetic and equilibrium studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of the ion exchange selectivity of layered titanosilicate Na-3(Na,H)Ti2O2[Si2O6](2) center dot 2H(2)O, AM-4, for strontium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gary Decaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandombele Marcel Mokili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Abbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es0102989⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (2), pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/SEI-120003027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881349v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of radium-226 in aqueous solutions by alpha-spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adsorption of several metal ions onto a low-cost biosorbent: Kinetic and equilibrium studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Reddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jc Abbe</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (9), pp.2067-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0102989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac0015220⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881353v1</w:t>
+                <w:t xml:space="preserve">hal-00881349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid materials for catalysis? Design of new phosphonate-based supported catalysts for the hydrogenation of ketones under hydrogen pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determination of radium-226 in aqueous solutions by alpha-spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandombele Marcel Mokili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Abbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm010123y⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73 (17), pp.4218-4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac0015220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881354v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of biosorption to the behavior of radionuclides in the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hybrid materials for catalysis? Design of new phosphonate-based supported catalysts for the hydrogenation of ketones under hydrogen pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pipelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoniyot Praveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1006763030854⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (9), pp.2879-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm010123y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881431v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural radioactivity in phosphates, phosphogypsum and natural waters in Morocco</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contribution of biosorption to the behavior of radionuclides in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Redercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0265-931X(00)00153-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 247 (1), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1006763030854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881429v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lanthanide ions binding sites in the cell wall of Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Natural radioactivity in phosphates, phosphogypsum and natural waters in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Azouazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Abbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (2), pp.231-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0265-931X(00)00153-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es990668h⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881434v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the biosorption of gadolinium by micro-organisms and its mobilisation from sand.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of lanthanide ions binding sites in the cell wall of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Mergeay</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Illemassene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002530000368⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (4), pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es990668h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881433v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of metal ions from aqueous solution on low cost natural polysaccharides. Sorption mecanism approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Factors influencing the biosorption of gadolinium by micro-organisms and its mobilisation from sand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boualam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mergeay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 54 (2), pp.262-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002530000368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691488v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of metal ions from aqueous solution on low cost natural polysaccharides - Sorption mechanism approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Removal of metal ions from aqueous solution on low cost natural polysaccharides. Sorption mecanism approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couespel Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 46 (2), pp.135-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 46, pp.135-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881432v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective biosorption of lanthanide (La, Eu, Yb) ions by an immobilized bacterial biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Removal of metal ions from aqueous solution on low cost natural polysaccharides - Sorption mechanism approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pc Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 42 (5-6), pp.91-94. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46 (2), pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2000.0500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1381-5148(00)00047-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881435v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective biosorption of lanthanide (La, Eu, Yb) ions by Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">Selective biosorption of lanthanide (La, Eu, Yb) ions by an immobilized bacterial biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (5-6), pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2000.0500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es9807744⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00881436v1</w:t>
+                <w:t xml:space="preserve">hal-00881435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium removal onto chitosan : competition with organics substances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selective biosorption of lanthanide (La, Eu, Yb) ions by Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20, pp.515-521. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (3), pp.489-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593332008616847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es9807744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006589v1</w:t>
+                <w:t xml:space="preserve">hal-00881436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms as potential vectors of the migration of radionucleides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Uranium removal onto chitosan : competition with organics substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 49, pp.197-204. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20, pp.515-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10582-999-0027-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593332008616847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005730v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective biosorption of lanthanide (La, Eu) ions by Mycobacterium smegmatis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microorganisms as potential vectors of the migration of radionucleides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Redercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 18 (8), pp.835-841. </w:t>
+              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49, pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593331808616602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10582-999-0027-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881446v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective biosorption of thorium ions by an immobilized mycobacterial biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selective biosorption of lanthanide (La, Eu) ions by Mycobacterium smegmatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Hubert</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00164514⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 18 (8), pp.835-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593331808616602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881447v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding sites of sorbed uranyl ion in the cell wall of mycobacterium smegmatis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selective biosorption of thorium ions by an immobilized mycobacterial biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Hubert</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maccordick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1994.tb06609.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 44 (5), pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00164514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00015644v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of several actinide (th-u) and lanthanide (la-eu-yb) ions by myobacterium smegmatis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Binding sites of sorbed uranyl ion in the cell wall of mycobacterium smegmatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Maccordick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hj Maccordick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jc Hubert</w:t>
+                <w:t xml:space="preserve">J.C. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00192103⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 115, pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1994.tb06609.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881448v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00015644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biosorption and retention of thorium and uranyl cations by mycobacterium smegmatis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adsorption of several actinide (th-u) and lanthanide (la-eu-yb) ions by myobacterium smegmatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Hubert</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hj Maccordick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 39 (3), pp.413-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00192103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00015951v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bacterial biosorption and retention of thorium and uranyl cations by mycobacterium smegmatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Maccordick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 166, pp.431-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00015951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complexes of mycobactin from mycobacterium smegmatis with scandium yttrium and lanthanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Maccordick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 4, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19501,984 +19635,984 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la survie des microorganismes collectés par des filtres de centrales de traitement d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Mar 2026, Paris, France. pp.P11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2026-50180⟩</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2026-50163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing urban wastewater for potential reuse: coupling techniques for the elimination of emerging contaminants - Focus on adsorption of carbamazepine and sulfamethoxazole on activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based thermal insulation: evaluation of fungal development risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Int Conf on Bio-based Building Matérials, ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.ID 309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence Reveals Significant Divergence Between Real and Modeled Mold Growth on plasterboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ajib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wall-Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024 Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Hawai, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de polluants pharmaceutiques par adsorption sur charbons actifs : étude de l’efficacité de différents charbons actifs commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 : 19ème congrès Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of aging on a building interior paint containing biocides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Zine Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20487,1140 +20621,1140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.681-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Non-uniform Flow Influence on an Air Handling Unit Filters Efficiency and Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Building Energy and Environment (COBEE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal (Québec), Canada. pp.2069-2072, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of flow disturbances downstream a pleated air filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.1089-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology to qualify office microbial air quality with air-handling-unit-filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.1463-1464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Particle Filtration Efficiency of a Non-woven Activated Carbon Fabric to Improve Indoor Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.2065-2068, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de traitements alternatifs sur la durabilité fongique des fibres de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature Based Solutions to Increase Urban Water Resilience in Europe: Current State, Tools and Way Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gadd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stormwater Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Christchurch, New Zealand, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of methodology using air handling unit filters to qualify the microbiological quality of indoor air in offices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), May 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-28304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des moyens de génération et de mesure des aérosols sur l'efficacité de filtration de masques chirurgicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and benefits of small-scale anaerobic digestion of urban wastes at distric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste'Eng 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Mold growth and VOC Emissions from Wood Wool Insulations under Unfavorable Hygrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21629,5484 +21763,5484 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depelchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2021 – Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne microbial contamination in indoor environments - comparison of sampling technologies for enumeration by cultivable method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Farru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the International Society of Indoor Air Quality and Climate: Creative and Smart Solutions for Better Built Environments, Indoor Air 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate (ISIAQ), Nov 2020, On line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of potential Indonesia's oil palm biomass for producing second generation bioethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasbi Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasbi Priadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widodo Purwanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Use of Activated Carbon-supported Solid Acid Catalyst on the Methanolysis and Ethanolysis of Olive Pomace Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Nurul Anisa Saragih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion anaérobie des épluchures de manioc à l’échelle du laboratoire : Première étape de valorisation énergétique de déchets de manioc et de jacinthe d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahou Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet oxidation pretreatment effect for enhancing bioethanol production from cassava peels, water hyacinth and green algae (Ulva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahou Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Christami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0013560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of sustainable energy by optimizing anaerobic co-digestion of cassava peels with water hyacinth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahou Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar powered photoreactor for water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP7 International Conference on semiconductor Photochamistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biogas from solid wastes of olive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahou Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de l’ester méthylique à partir des déchets de l’industrie oléicole en utilisant des catalyseurs solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of small anaerobic co-digestion at urban district level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Romain Bautista</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951673v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility study of small anaerobic co-digestion at urban district level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefloc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162757v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du comportement et caractérisation de deux bioaerosols viraux sur les filtres d'une centrale de traitement de l'air (CTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bandaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Jan 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-12562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on The Effects of Feedstock Composition on The Properties of Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aulia Mairizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Tropical Renewable Energy Conference (i-TREC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory viruses' fate on filters of air handling units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bandaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of agriculture wastes into sustainable activated carbons and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. K. Diawara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Treatment Wetland Mesocosm Experiments: Impact of hydraulic regime and organic material in mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVATECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of biogas and methane production by anaerobic co-digestion of sewage sludge and wheat straw under mesophilic condition : effect of C/N ratio and volatile solids organic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A T Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.82-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the evaluation of HVAC combined filter performances regarding multipollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of thermochemical and biochemical approaches to produce energy vectors from buckwheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions during ammonia biofiltration of piggery air: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Conference on Biotechniques for Air Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of thermal treatment of loaded HVAC filters for combined microbial inhibition and VOC partial desorption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Building 2015 Europe - Conference Proceedings. International Society of Indoor Air Quality and Climate.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roche N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troesch S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d’air de bâtiments d’élevage par biofiltration : estimation de la production de N2O liée au traitement de l’ammoniac NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of N2O generation during NH3 biofiltration of piggery air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 ASABE and CSBE - SCGAB Annual International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-visible photocatalytic degradation of 17b-estradiol and estrogenic activity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Apr 2013, New Orleans, United States. pp.6-ENVR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in constructed wetlands - main factors controlling removal efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troesch S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slag filters for upgraded phosphorus removal from constructed wetlands : two years of lab scale column experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissen P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants : two years of field experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troesch S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissen P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of steel slag as a substrate to treat wastewater : an integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troesch S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of slag filters for upgrading phosphorus removal from constructed wetlands : lab scale column experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liira M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of steel slag filters for upgrading phosphorus removal from constructed wetlands : full scale experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troesch S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esser D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)​and biodegradation kinetics of DMDS in a TPPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème congrès de la SFGP : Des procédés au service du produit au coeur de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.Axx/1-Axx/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas​/liquid​/liquidcontactor design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème congrès de la SFGP : Des procédés au service du produit au coeur de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.A59/1-A59/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of slag as a sorbent to treat wastewater in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissen P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Slag Conference EUROSLAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel slag produced in Europe as potential filter media for phosphorus removal from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barca C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control (IWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active' filters: a mini-review on the use of industrial by-products for upgrading phosphorus removal from treatment wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Indore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of biofiltration packing materials: essential nutriment release for the biological treatment of odorous emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON ENVIRONMENTAL BIOTECHNOLOGY, ESEB 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leiden, Netherlands. pp.869-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the fixation of several metal ions onto a low-cost biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3Rd World Water Congress : Drinking Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Londres, United Kingdom. pp.217-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/ws.2002.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the understanding of the transfer of Eu (III) between Bacteria and Humic Substances either free in solution or adsorbed onto a mineral phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00110704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Eu(III) onto Polymaleic acid either free in solution or sorbed onto alumina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Nuclear and Radiochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Switzerland. pp.656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27116,1048 +27250,1048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances de différents charbons actifs commerciaux pour l’adsorption de la carbamazépine et du sulfaméthoxazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFA 2025 : 14èmes Journées de l’Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination des contaminants pharmaceutiques des effluents secondaires des stations d’épurations domestiques par adsorption sur charbon actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIE 2024 : 26e édition des Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flume experiment to assess the impact of flow velocity on TSS entrapment by a Floating Treatment Wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Tazzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congres Francais de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The persistence of respiratory viruses on filters of air handling units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bandaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoor Air 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of combine processes for atmospheric multi-pollutant removal through the HVAC of an individual house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Effect Of F7 Polypropylene Fibrous Filter Containing Zinc Pyrithione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Abd Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28167,404 +28301,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofaçades de microalgues - Bâtiments et systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flora Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad M Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïdou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gérente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Perspectives on Chemical Sciences Vol. 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Book Publisher International, pp.73-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final report, European Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2777/59366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28574,619 +28708,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Évaluation in situ des performances d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse) – CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Impact énergétique d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tazzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 46 p</w:t>
+              <w:t xml:space="preserve">2018, Rapport ADEME n°5, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162945v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Impact énergétique d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId674" w:history="1">
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Évaluation in situ des performances d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse) – CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, Rapport ADEME n°5, 20 p</w:t>
+              <w:t xml:space="preserve">2018, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162950v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – De la conception à l’intégration d’un prototype d’épuration d’air (techniques de filtration, d’adsorption et de photocatalyse) - CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass/residues converted into valuable by-products by an environmental friendly route: applications in water and gas purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saiyouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29196,261 +29330,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité à long terme des traitements antifongiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Zine Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epuration de l'air intérieur par ionisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eol Geffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Rochelle Université, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EmiBio – Emissions des matériaux biosourcés – Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29459,338 +29593,338 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaitre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of gamma or e-beam irradiation as a treatment for reuse of medical masks after a first use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cortella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Albino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Atomic Energy Agency (IAEA). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire : évaluation sur bancs expérimentaux de laboratoire (techniques d’adsorption et de photocatalyse)- CUBAIR : Confort des usagers des bâtiments tertiaires par l’usage de techniques de traitement de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, ADEME. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29800,114 +29934,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption et concentration de radioelements par une biomasse bacterienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université Louis Pasteur - Strasbourg I, 1994. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId796"/>
+      <w:footerReference w:type="default" r:id="rId799"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29975,51 +30109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E51F3A72"/>
+    <w:nsid w:val="2391EF67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30206,51 +30340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-andres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2834-6113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098307509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Khedari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sippula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Jalava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36736-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Susa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plazas-Tuttle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071619" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine Filali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Deborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2024.2336328" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mete" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robidart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beringuier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abi Hanna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04753618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuphon Boonbangkeng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abi Hanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitip Thiravetyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107321" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103766" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Meky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04009-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02229-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04222646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2022.28153" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091475" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.1921857" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Sylvestre Ahou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01151-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine S Baba-Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1670266" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Zaid Abd Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091528" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaidullah Yaqubi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hang Tai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debirupa Mitra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koon Gee Neoh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104988" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Frossard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13330-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106275" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soliman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119888" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4055224" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106963" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080749" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24121" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02062012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bandaly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09565-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111630v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.10.040" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bautista Angeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-018-0170-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01636427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-017-9310-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01381779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morisseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12330" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Diop" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1193225" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Liard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2016.1167833" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345982v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N. Diop" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v8n1p8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.064" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2V12DNV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345980v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsayed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201690v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ladislas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.115" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21D8NBLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Courtois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4456" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E774CCCCB4F78982BB671D4F939F0836FF2C4BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01098171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forthomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.02.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W46MZF4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204900v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landrain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landrain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.058" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966475v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drissen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.03.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916490v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andres Hernandez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez Susa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.02.101" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011973v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darracq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couriol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637148v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prigent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.359" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303778t" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877623v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbeze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQ1W93B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.01.102" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637951v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.803133" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1408-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z5BGRLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia da Silva Cabral" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.736691" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877625v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Romero Hernandez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rodriguez Susa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.07.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV35NCZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877626v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Ming Kwan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Torres Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonzalez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.052" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877735v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rocher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3729" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CEDC31308E725B468CFDD9642429D72366AA70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877734v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ayala Guzman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3713" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVS22LRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868983v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Courriol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.12.017" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Torres-Perez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(11)60214-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM7MN97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867764v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Corre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.641592" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868524v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9K7Q6G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877737v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4GX5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877736v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guilbaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Combe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.02.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG7ZJQBZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duquenne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.689370" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877781v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2012.668390" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877779v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelene El-Mufleh" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0909-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTC0WPHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.028" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLBJ0TZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869821v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3025758" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.073" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069499v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Darracq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069498v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877783v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Chaillou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0454-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6M3KBMH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877828v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2545" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877830v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.045" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GMJ2P2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877833v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2334" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53NMJ9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877829v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.09.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQHDFM2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877832v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2331" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJZPHKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877831v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mckay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.02.005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877843v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Ahmady-Asbchin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902919401" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877842v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-143" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878486v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bonnevie Perrier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1675" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877845v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Chabaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9742-8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6JGJQQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878485v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaudin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.08.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GD380W4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877846v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.12.040" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHXNBF2G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877844v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.06.012" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878488v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pero" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerardo Garcia Munzer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1402" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-C0XTQ7TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878487v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618893" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878492v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.05.003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJQ7C4T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878491v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.06.008" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WGQKGX0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878490v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.026" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKWD0SML-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878489v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marcela Ramirez-Lopez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618747" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068128v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.06.005" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCVBTFG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879454v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-6036-y" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZWBK31N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175743v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1966" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330409355455" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879456v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0048" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021755v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khouya" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fakhi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannache" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Abbe" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879458v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Texier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385681" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879461v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2003.0016" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879459v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00295-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0G7B9N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879460v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385557" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403846v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rente" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RESB.0000040459.43858.16" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1048833E160C6354572A81F34586729DE70E1461/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881348v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010237a" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DQ06PFPQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021511v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881350v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(01)00244-2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3S1MJT2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881351v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gary Decaillon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandombele Marcel Mokili" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Abbe" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournoux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SEI-120003027" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881349v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0102989" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HJD2HXH2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881353v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morvan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0015220" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VMZHL4W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881354v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Janvier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoniyot Praveen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010123y" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L1M109H5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881431v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Redercher" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006763030854" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DP5BNT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881429v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azouazi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouahidi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fakhi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Abbe" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(00)00153-3" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X256NXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881434v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illemassene" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es990668h" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TP8B2RT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881433v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boualam" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000368" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN8GTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691488v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couespel Du Mesnil" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881432v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Du Mesnil" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thibault" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-5148(00)00047-X" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6DZWFFC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881435v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0500" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881436v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9807744" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-70SH5ZDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006589v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616847" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005730v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redercher" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-999-0027-2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PXBZ8ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881446v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616602" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881447v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccordick" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00164514" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RHR0G3K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015644v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Maccordick" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hubert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1994.tb06609.x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881448v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Maccordick" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Hubert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00192103" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MN0V9BZH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015951v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022541v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05536994v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2026-50180" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567822v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418789v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418802v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882086v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Colson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154940v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gadd" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595354v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-28304" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870622v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bautista Angeli" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530371v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595370v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Farru" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361732v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Purwanto" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361721v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361698v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahou Sylvestre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361966v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Christami" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013560" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361977v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361705v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951673v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Bautista" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245377v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12562" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701534v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379387v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dieme" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Diawara" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329440v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamu" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnon" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344527v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gad" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ahmed" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679069v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936889v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morisseau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352274v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427281v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307646v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barca C." TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche N." TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troesch S." TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352772v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352745v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352774v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307653v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer D." TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307827v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissen P." TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex M." TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307654v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307837v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307663v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liira M." TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307660v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esser D." TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132955v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133016v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307664v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307848v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138964v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kacem" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879457v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881352v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0172" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347426v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01699657v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936884v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936892v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Ali" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136397v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Diop" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162950v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazzit" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379421v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400302v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862577v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cortella" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albino" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Froment" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cinquin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Alcaraz" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019095v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-andres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2834-6113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098307509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Khedari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulanda Taha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sippula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Jalava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00177c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llia Dubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Whyte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;quet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine-Filali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18050559" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36736-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Susa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plazas-Tuttle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110578" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine Filali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123859" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Deborde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119889" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2024.2336328" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.230180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pattyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robidart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beringuier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abi Hanna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04753618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuphon Boonbangkeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abi Hanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitip Thiravetyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107321" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103766" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Meky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04009-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-02229-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Reimers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Greve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M&#246;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Marie Saure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.device.2023.100098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04222646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2022.28153" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653221v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.1921857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Sylvestre Ahou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01151-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine S Baba-Moussa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1670266" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Zaid Abd Ali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091528" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaidullah Yaqubi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hang Tai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debirupa Mitra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koon Gee Neoh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104988" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Frossard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13330-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soliman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119888" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4055224" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106963" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280026v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Magin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080749" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ahmed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24121" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02062012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bandaly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09565-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111630v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.10.040" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926785v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bautista Angeli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morales" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13705-018-0170-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01636427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-017-9310-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01381779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morisseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12330" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345983v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Diop" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1193225" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Liard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2016.1167833" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345982v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N. Diop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v8n1p8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.064" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2V12DNV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsayed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ladislas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.115" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21D8NBLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204731v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Courtois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4456" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E774CCCCB4F78982BB671D4F939F0836FF2C4BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204732v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maroga Mboula" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.05.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB9FH087-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01098171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forthomme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W46MZF4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landrain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landrain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204901v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drissen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.065" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966475v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011668v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.03.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916490v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andres Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez Susa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.02.101" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darracq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couriol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877731v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303778t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877621v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.01.102" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbeze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQ1W93B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prigent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.359" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637951v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc David" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bulteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.803133" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877624v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1408-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z5BGRLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Maria Pastrana-Martinez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Dona-Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.055" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia da Silva Cabral" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.736691" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877625v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Romero Hernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rodriguez Susa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.07.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV35NCZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877626v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Ming Kwan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Torres Perez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Gonzalez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.052" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rocher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3729" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CEDC31308E725B468CFDD9642429D72366AA70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877734v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ayala Guzman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3713" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVS22LRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868983v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Courriol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.12.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Corre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.641592" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877733v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Torres-Perez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1004-9541(11)60214-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM7MN97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868524v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9K7Q6G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877738v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.01.032" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP76BQSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877737v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4GX5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877780v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duquenne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.689370" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guilbaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Combe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.02.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG7ZJQBZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877781v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2012.668390" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877779v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelene El-Mufleh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0909-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTC0WPHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877732v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.028" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLBJ0TZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869821v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3025758" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.073" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069499v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Darracq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069498v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877828v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2545" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877783v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Chaillou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0454-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6M3KBMH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877830v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.045" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GMJ2P2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877833v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2334" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53NMJ9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877829v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2010.09.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQHDFM2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877832v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2331" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJZPHKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877831v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mckay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.02.005" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877843v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Ahmady-Asbchin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902919401" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877842v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-143" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878484v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stavrakakis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330802099304" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878486v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bonnevie Perrier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1675" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877845v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Chabaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9742-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6JGJQQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878485v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaudin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.08.014" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GD380W4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877846v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.12.040" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHXNBF2G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877844v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.06.012" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878488v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Pero" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerardo Garcia Munzer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-C0XTQ7TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878487v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618893" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878492v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.05.003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJQ7C4T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878491v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.06.008" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WGQKGX0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878490v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.026" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKWD0SML-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878489v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marcela Ramirez-Lopez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618747" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068128v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.06.005" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCVBTFG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879454v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-6036-y" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZWBK31N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175743v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Reddad" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rente" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1966" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879455v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Reddad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330409355455" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2004.0048" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024110v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carminati" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foka" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giubellino" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paic" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/11/001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021755v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khouya" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fakhi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hannache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Abbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879458v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Texier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385681" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879461v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Selas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2003.0016" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879459v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00295-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T0G7B9N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879460v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385557" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403846v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faur-Brasquet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rente" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RESB.0000040459.43858.16" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1048833E160C6354572A81F34586729DE70E1461/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881348v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010237a" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DQ06PFPQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881347v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00301-0" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJZPWSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021511v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881350v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(01)00244-2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3S1MJT2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676191v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thibault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881351v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gary Decaillon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandombele Marcel Mokili" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Abbe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SEI-120003027" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881349v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0102989" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HJD2HXH2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881353v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morvan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0015220" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VMZHL4W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881354v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maillet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Janvier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoniyot Praveen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010123y" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L1M109H5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881431v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Redercher" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006763030854" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DP5BNT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881429v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azouazi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouahidi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fakhi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Abbe" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(00)00153-3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X256NXW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881434v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Illemassene" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es990668h" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TP8B2RT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881433v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boualam" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000368" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN8GTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691488v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couespel Du Mesnil" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881432v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Du Mesnil" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thibault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-5148(00)00047-X" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6DZWFFC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881435v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0500" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881436v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9807744" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-70SH5ZDG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006589v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332008616847" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005730v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redercher" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-999-0027-2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PXBZ8ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881446v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616602" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881447v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccordick" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00164514" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RHR0G3K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015644v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Maccordick" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hubert" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1994.tb06609.x" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881448v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Maccordick" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Hubert" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00192103" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MN0V9BZH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015951v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022541v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05536994v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2026-50163" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467056v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567822v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642804v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajib" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wall-Ribot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466965v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418789v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250123v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_219" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418802v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882086v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Colson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154940v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gadd" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595354v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-28304" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245327v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24833" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870622v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bautista Angeli" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530371v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595370v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Farru" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361732v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Purwanto" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361721v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361698v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahou Sylvestre" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361966v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Christami" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013560" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361977v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361705v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951673v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Bautista" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245377v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-12562" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701534v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379387v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dieme" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Diawara" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329440v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamu" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnon" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344527v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gad" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ahmed" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679069v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936889v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morisseau" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352274v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427281v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307646v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barca C." TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche N." TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troesch S." TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352772v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352745v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352774v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877620v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gru" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Colin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307653v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer D." TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307827v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissen P." TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex M." TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307654v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307837v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307663v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liira M." TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307660v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esser D." TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132955v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133016v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307664v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307848v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138964v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kacem" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879457v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881352v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0172" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467076v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467107v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347426v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01699657v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936884v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936892v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Abd Ali" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136397v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Diop" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162950v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazzit" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379421v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400302v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109324v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eol Geffre" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Chartier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862577v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cortella" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albino" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Froment" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cinquin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Alcaraz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019095v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>