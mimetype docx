--- v0 (2026-03-29)
+++ v1 (2026-05-20)
@@ -395,221 +395,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The challenges of scenario based language testing at university level : integrating the CLES in the Nulte context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AKS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Frankfurt / Oder, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Comment le “spécialisé” se manifeste-t-il dans l’anglais opérationnel utilisé dans les forces navales? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNATIONAL Ressources linguistiques, méthodes et Applications Didactiques En LAngues de Spécialité RADELAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CO-ORGANISÉ PAR LES LABORATOIRES DE RECHERCHE ILCEA 4 et LIDILEM UNIVERSITÉ GRENOBLE ALPES, Feb 2020, GRENOBLE (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing C1 level what construct ? A comparative study between CLES C1 and ACLES C1. (NULTE Network)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Consuelo Delgado Zabala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -716,64 +716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le CLES : le levier de la politique des langues dans l’Enseignement Supérieur », communication présentée par l’ensemble de la direction du CLES lors du colloque organisé sous le haut patronage de Monsieur Emmanuel MACRON et avec la collaboration du Ministère de la Culture (DGLFLF) ​et de la Conférence des Grandes Écoles (CGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -811,77 +811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario-based testing in a university context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poznan University of Technology, XVeme conférence internationale organisée par CERCLES (Confédération Européenne de Centres de Langues de l'Enseignement Supérieur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Pozna, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -906,77 +906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assurance within the NULTE Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1014,51 +1014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation(s) et autonomisation dans les centres de langues : pratiques et enjeux COLLOQUE INVERSE Conférencier invité en tant que &amp;quot;grand témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,359 +1129,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La particule to dans les propositions non-téléonomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métaphore et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The CLES (Certificat de Compétences en langues de l’Enseignement Supérieur / French Higher Education Language Certificate) : challenges and perspectives”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nternational Exchange Week (IEW), Creative languages, Université de Bretagne Occidentale (UBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des enjeux scientifiques et politiques de la certification de langues CLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The English preterit and the French imparfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférencier invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...163 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche culiolienne et guillaumienne de can épistémique : points de vue complémentaires ou incompatibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Psychomécanique du Langage (AIPL) sur le thème "Psychomécanique, typologie, origine du langage : nouvelles perspectives de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction l’imparfait par le prétérit simple en contexte spécifique : approche guillaumienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychomécanique du langage et linguistique contrastive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,51 +1575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imparfait narratif et ses traductions en anglais : approche psychosystématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférencier invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1638,165 +1638,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les traductions de can et de could devant les verbes de perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modalité et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les variations d’un invariant appliquées aux formes imperfectives du français et de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2014, organisé par le CNRS–FR, Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01955597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations d’un invariant appliquées aux formes imperfectives du français et de l’anglais</w:t>
               </w:r>
@@ -1974,51 +1974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of scenario-based language testing at university level: the CLES in the NULTE context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fremdsprachen in Lehre und Forschung / AKS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2056,51 +2056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CLES, levier de la politique des langues dans l’Enseignement Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chouissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,217 +2132,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bardiere</w:t>
+                <w:t xml:space="preserve">Assessment of the language skills : from formative to certificative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cervini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cervini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 32, pp.A1-A11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805791v1</w:t>
+                <w:t xml:space="preserve">hal-03590794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the language skills : from formative to certificative assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bardière</w:t>
+                <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cervini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.A1-A11</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590794v1</w:t>
+                <w:t xml:space="preserve">hal-04805791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTIFICE ET REALISME DES TESTS DE LANGUES APPLICATION DU PRINCIPE D'IMMERSION MIMETIQUE AU CLES B2</w:t>
               </w:r>
@@ -2460,261 +2460,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DA, POUR AND TO CLAUSES IN GRADUALLY TELEONOMIC VERB CONSTRUCTIONS. A COMPARATIVE APPROACH TO SERBIAN, FRENCH AND ENGLISH</w:t>
+                <w:t xml:space="preserve">To, pour and da clauses in gradually teleonomic verb constructions. A comparative approach to Serbian, English and French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijana Asic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Grujic</w:t>
+                <w:t xml:space="preserve">Tatjana Grujić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Torterat</w:t>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Južnoslovenski Filolog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73, pp.9 - 32. </w:t>
+              <w:t xml:space="preserve">, 2017, 73 (1-2), pp.9-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/jfi1702009a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/JFI1702009A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537942v1</w:t>
+                <w:t xml:space="preserve">hal-01505743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To, pour and da clauses in gradually teleonomic verb constructions. A comparative approach to Serbian, English and French.</w:t>
+                <w:t xml:space="preserve">DA, POUR AND TO CLAUSES IN GRADUALLY TELEONOMIC VERB CONSTRUCTIONS. A COMPARATIVE APPROACH TO SERBIAN, FRENCH AND ENGLISH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijana Asic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Grujić</w:t>
+                <w:t xml:space="preserve">Tatjana Grujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+                <w:t xml:space="preserve">Frederic Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Južnoslovenski Filolog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73 (1-2), pp.9-32. </w:t>
+              <w:t xml:space="preserve">, 2017, 73, pp.9 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/JFI1702009A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/jfi1702009a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505743v1</w:t>
+                <w:t xml:space="preserve">hal-04537942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidil Revue de linguistique et de didactique des langues Phraséologie et genres de discours L'étrange cas de can épistémique The Strange Case of Epistemic Can</w:t>
               </w:r>
@@ -2841,252 +2841,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Translation of can and could before Verbs of Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, xxxvi (71), pp.31 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ml.2328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paramètres évidentiels, inférentiels et modaux appliqués à l'étude de MUST épistémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La modalisation a posteriori, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discordance narrative et polyphonie énonciative: Analyse de quelques formes verbales de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (2), pp.143 - 161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0008413100026086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890662v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01890538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la lexigénèse à l’aspect lexical et grammatical</w:t>
               </w:r>
@@ -3518,64 +3518,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cles, levier de la politique des langues dans l'Enseignement Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chouissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,319 +3762,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique des langues étrangères : quelle place pour la SF dans le dispositif actuel ?</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Bardière, Estelle Blanquet, Éric Picholle (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science-fiction et didactique des langues : un outil communicationnel culturel et conceptuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Un outil communicationnel culturel et conceptuel, Éditions du Somnium, pp.39-66, 2013, Enseignement &amp; science-fiction</w:t>
+              <w:t xml:space="preserve">, éditions du Somnium, pp.11-14, 2013, Enseignement &amp; science-fiction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372069v1</w:t>
+                <w:t xml:space="preserve">hal-01372087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Approche linguistique, fictionnelle et didactique de la pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Bardière, Estelle Blanquet, Éric Picholle (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science-fiction et didactique des langues : un outil communicationnel culturel et conceptuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions du Somnium, pp.11-14, 2013, Enseignement &amp; science-fiction</w:t>
+              <w:t xml:space="preserve">, Un outil communicationnel culturel et conceptuel, éditions du Somnium, pp.199-231, 2013, Enseignement &amp; science-fiction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372087v1</w:t>
+                <w:t xml:space="preserve">hal-01372070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche linguistique, fictionnelle et didactique de la pragmatique</w:t>
+                <w:t xml:space="preserve">De l’ASF à la SF : variations lexicales sur un même thème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Bardière, Estelle Blanquet, Éric Picholle (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science-fiction et didactique des langues : un outil communicationnel culturel et conceptuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Un outil communicationnel culturel et conceptuel, éditions du Somnium, pp.199-231, 2013, Enseignement &amp; science-fiction</w:t>
+              <w:t xml:space="preserve">, éditions du Somnium, pp.23-38, 2013, Enseignement &amp; science-fiction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372070v1</w:t>
+                <w:t xml:space="preserve">hal-01372068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ASF à la SF : variations lexicales sur un même thème</w:t>
+                <w:t xml:space="preserve">La didactique des langues étrangères : quelle place pour la SF dans le dispositif actuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Bardière, Estelle Blanquet, Éric Picholle (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science-fiction et didactique des langues : un outil communicationnel culturel et conceptuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions du Somnium, pp.23-38, 2013, Enseignement &amp; science-fiction</w:t>
+              <w:t xml:space="preserve">, Un outil communicationnel culturel et conceptuel, Éditions du Somnium, pp.39-66, 2013, Enseignement &amp; science-fiction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372068v1</w:t>
+                <w:t xml:space="preserve">hal-01372069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments facilitateurs et difficultés prévisibles pour la compréhension du roman de Robert Anson Heinlein, Space Family Stone</w:t>
               </w:r>
@@ -4227,51 +4227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatics and pragmatic competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4289,51 +4289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic approach to grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4583,255 +4583,255 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détermination verbale en anglais. Approche linguistique et didactique du commentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Mirail, 343 p., 2010, ISBN : 978-2-8107-0149-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination verbale en anglais. Approche linguistique et didactique du commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La détermination verbale en anglais. Approche linguistique et didactique du commentaire</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction du passé en anglais et en français. De l’aspect au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Mirail, 343 p., 2010, ISBN : 978-2-8107-0149-0</w:t>
+              <w:t xml:space="preserve">L’Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction du passé en anglais et en français. De l’aspect au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">476 p., 2009, 978-2-296-10627-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536870v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01372097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4849,64 +4849,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Higher Education Language Certification : CLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bardiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERCLES International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5231,51 +5231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535768v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Consuelo Delgado Zabala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chouissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Asic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Grujic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Torterat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/jfi1702009a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Gruji&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JFI1702009A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.462" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0008413100026086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.2328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Linguistique-et-traductologie-les-enjeux-d-une-relation-complexe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535768v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Consuelo Delgado Zabala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid Trebbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chouissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Asic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Gruji&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JFI1702009A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Grujic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Torterat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/jfi1702009a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.462" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.2328" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0008413100026086" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Traductologie/Linguistique-et-traductologie-les-enjeux-d-une-relation-complexe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>