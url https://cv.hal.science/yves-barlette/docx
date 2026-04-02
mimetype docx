--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -268,921 +268,918 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Georg Schaffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.252.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts on Employee Coping Behaviors of Opportunities and Threats Related to the Use of Shadow IT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71-107 (4), pp.71-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.284.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“So what if ChatGPT wrote it?” Multidisciplinary perspectives on opportunities, challenges and implications of generative conversational AI for research, practice and policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh K. Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Kshetri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Louise Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Jeyaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2023.102642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and Risks of Shadow IT in Health Care: A Narrative Review of the Literature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (2), pp.59-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.222.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bring Your Own Device (BYOD) as reversed IT adoption: Insights into managers’ coping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56(February) (102212), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2020.102212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Analytics in turbulent contexts: towards organizational change for enhanced agility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 33 (2-3), pp.105-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2020.1810755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping Strategies and Paradoxes Related to BYOD Information Security Threats in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (2), pp.1-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JGIM.2020040101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information security in SMEs: determinants of CEOs’ protective and supportive behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (3), pp.7-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.193.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BYOD-related innovations and organizational change for entrepreneurs and their employees in SMEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">BYOD et innovations managériales en contexte hospitalier :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.35.2018.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JOCM-03-2017-0044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01992710v1</w:t>
+                <w:t xml:space="preserve">hal-02044810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bring your own device in organizations: Extending the reversed IT adoption logic to security paradoxes for CEOs and end users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,839 +1245,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BYOD et innovations managériales en contexte hospitalier :</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">BYOD-related innovations and organizational change for entrepreneurs and their employees in SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (1), pp.49-68. </w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.839-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.35.2018.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-03-2017-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044810v1</w:t>
+                <w:t xml:space="preserve">hal-01992710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEOs’ information security behavior in SMEs: Does ownership matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gundolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (3), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.173.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing trends and discussing societal, environmental and ethical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.126-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frugal innovations and 3D printing: insights from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of innovation economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Grassroots Innovation Processes, 3 (21), pp.57 - 76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.021.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of SMB CEOs' InformationSecurity Behavior: Insights from Threat or Coping appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gundolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.5-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37380/jisib.v5i1.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible innovation and reverse logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.212-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Computing et Stratégie S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.62-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication et action des dirigeants : quelles pistes pour améliorer la sécurité de l'information en PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (2), pp.115-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.122.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des comportements liés à la sécurité des systèmes d'information en PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (4), pp.7-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.084.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2090,228 +2099,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction entre les comportements orientés-émotion adéquats et inadéquats en sécurité de l'information : Les apports d'une approche méthodologique mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dennehy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects bénéfiques et néfastes des systèmes d'IA dans la sécurité des SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Baillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention ou procrastination ? Une meilleure compréhension des comportements reportés en matière de sécurité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2353,73 +2362,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement des employés face aux atouts et risques du Shadow IT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2435,73 +2444,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des comportements de coping des employés relatifs à leur adoption de la Shadow IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2517,1536 +2526,1536 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et choix entre modèles avec SmartPLS : application au CMUA et à la PMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BYOD-related practices in SMEs: The paradoxical behaviors of entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Morice Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXXII : “Sustainable entrepreneurship: A win-win strategy for the future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Nov 2018, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining CEOs' behavior related to BYOD implementation through the CMUA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque de l'AIM : "Rapprochons les communautés TI francophones"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2018, montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security paradox situations related to the BYOD phenomenon in SMEs: Insights from the Coping Model of User Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès international de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Innovation and 3D Printing: a state of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual World Open Innovation Conference (WOIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel perturbateur dans le contexte d’impression 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilité organisationnelle et alignement stratégique : revue de la littérature et pistes de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the “security paradox” in SMEs: application to BYOD-related practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Pre-ICIS Workshop on Information Security and Privacy (WISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052598v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive Power of 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Communication Technologies in Organizations and Society (ICTO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the “security paradox” in SMEs: application to BYOD-related practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agilité organisationnelle et alignement stratégique : revue de la littérature et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-ICIS Workshop on Information Security and Privacy (WISP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021115v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of SMB CEOs' Information Security Behavior: Insights from Threat or Coping appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gundolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open and Responsible Innovation Concepts for Competitive Advantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCIS - 9th Mediterranean Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Reverse Logistics: Promise for Future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Marić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASRI International Conference on Circuits and Systems (CAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Paris, France. pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining drivers of reverse logistics implementation as responsible innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Information Systems and Reverse Logistics: Promise for future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (MTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Challenges in Environmental Science and Computer Engineering (CESCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098486v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems and Reverse Logistics: Promise for future?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution du rôle du DSI : Etat de l'art et identification de pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Challenges in Environmental Science and Computer Engineering (CESCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes du 19ème Colloque AIM : Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098492v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution du rôle du DSI : Etat de l'art et identification de pistes de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining drivers of reverse logistics implementation as responsible innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 19ème Colloque AIM : Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (MTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086089v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure exploitation des Technologies Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Technologies Organisationnelles (MTO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Reverse Logistics: Concept and management paradigm shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamburg International Conference of Logistics (HICL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4056,287 +4065,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre le dirigeant et son expert-comptable en matière de gestion des informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Lecointre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Livre de l'Economie PME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gualino, pp.629-648, 2014, 978-2297020688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Reverse Logistics: Examining Drivers of Implementation on Multiple Case Study Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Kersten, Thorsten Blecker and Christian M. Ringle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Supply Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, epubli GmbH. Berlin., pp.211-221, 2014, 978-3-8442-9879-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquès; Julien Granata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT GEA 2ème Année</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.353-375, 2014, 978-2100716272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4346,105 +4355,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements des acteurs en matière de sécurité de l’information et leurs déterminants : les théories du ‘coping’ et leur enrichissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Montpellier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03037272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4512,51 +4521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CB795E8"/>
+    <w:nsid w:val="D0A3B47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4743,51 +4752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-barlette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6106-7274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172449294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-5893-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.284.0071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K. Dwivedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Kshetri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Slade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jeyaraj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2023.102642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baillette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102212" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1810755" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020040101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.193.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2017-0044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-5BZDRFND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.35.2018.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.173.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v5i1.109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02018039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dennehy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Mari&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03037272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-barlette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6106-7274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172449294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-5893-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.284.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K. Dwivedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Kshetri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Slade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jeyaraj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2023.102642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baillette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1810755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020040101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.193.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.35.2018.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2017-0044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-5BZDRFND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.173.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v5i1.109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02018039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dennehy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Mari&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03037272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>