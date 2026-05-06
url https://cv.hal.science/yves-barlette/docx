--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -1651,295 +1651,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of SMB CEOs' InformationSecurity Behavior: Insights from Threat or Coping appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsible innovation and reverse logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.212-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023583v1</w:t>
+                <w:t xml:space="preserve">hal-02058022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsible innovation and reverse logistics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud Computing et Stratégie S.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.212-220</w:t>
+              <w:t xml:space="preserve">, 2015, 5, pp.62-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058022v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Computing et Stratégie S.I.</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of SMB CEOs' InformationSecurity Behavior: Insights from Threat or Coping appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gundolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37380/jisib.v5i1.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018039v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication et action des dirigeants : quelles pistes pour améliorer la sécurité de l'information en PME ?</w:t>
               </w:r>
@@ -2897,748 +2897,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Innovation and 3D Printing: a state of the Art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+                <w:t xml:space="preserve">Identification of the “security paradox” in SMEs: application to BYOD-related practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual World Open Innovation Conference (WOIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.12</w:t>
+              <w:t xml:space="preserve">Pre-ICIS Workshop on Information Security and Privacy (WISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125969v1</w:t>
+                <w:t xml:space="preserve">hal-02021115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel perturbateur dans le contexte d’impression 3D</w:t>
+                <w:t xml:space="preserve">Disruptive Power of 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. pp.13</w:t>
+              <w:t xml:space="preserve">Information and Communication Technologies in Organizations and Society (ICTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128848v1</w:t>
+                <w:t xml:space="preserve">hal-02125981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the “security paradox” in SMEs: application to BYOD-related practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agilité organisationnelle et alignement stratégique : revue de la littérature et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-ICIS Workshop on Information Security and Privacy (WISP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021115v1</w:t>
+                <w:t xml:space="preserve">hal-02052598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruptive Power of 3D Printing</w:t>
+                <w:t xml:space="preserve">Open Innovation and 3D Printing: a state of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communication Technologies in Organizations and Society (ICTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">3rd Annual World Open Innovation Conference (WOIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125981v1</w:t>
+                <w:t xml:space="preserve">hal-02125969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilité organisationnelle et alignement stratégique : revue de la littérature et pistes de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le potentiel perturbateur dans le contexte d’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052598v1</w:t>
+                <w:t xml:space="preserve">hal-02128848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of SMB CEOs' Information Security Behavior: Insights from Threat or Coping appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open and Responsible Innovation Concepts for Competitive Advantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">MCIS - 9th Mediterranean Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053921v1</w:t>
+                <w:t xml:space="preserve">hal-01967494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open and Responsible Innovation Concepts for Competitive Advantage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josip Maric</w:t>
+                <w:t xml:space="preserve">Information Systems and Reverse Logistics: Promise for Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Marić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCIS - 9th Mediterranean Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Samos, Greece</w:t>
+              <w:t xml:space="preserve">AASRI International Conference on Circuits and Systems (CAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Paris, France. pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967494v1</w:t>
+                <w:t xml:space="preserve">hal-01970226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems and Reverse Logistics: Promise for Future?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a better understanding of SMB CEOs' Information Security Behavior: Insights from Threat or Coping appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gundolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AASRI International Conference on Circuits and Systems (CAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Paris, France. pp.161-164</w:t>
+              <w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970226v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Reverse Logistics: Promise for future?</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0A3B47C"/>
+    <w:nsid w:val="9E98F4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4752,51 +4752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-barlette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6106-7274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172449294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-5893-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.284.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K. Dwivedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Kshetri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Slade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jeyaraj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2023.102642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baillette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1810755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020040101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.193.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.35.2018.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2017-0044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-5BZDRFND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.173.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v5i1.109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02018039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dennehy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Mari&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03037272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-barlette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6106-7274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172449294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-5893-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Georg Schaffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.252.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.284.0071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K. Dwivedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Kshetri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Slade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Jeyaraj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2023.102642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Baillette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1810755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.2020040101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.193.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.35.2018.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-03-2017-0044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-5BZDRFND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.173.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02018039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v5i1.109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.122.0115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dennehy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04612858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Mari&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03037272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>