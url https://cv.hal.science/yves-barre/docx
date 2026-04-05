--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,3871 +230,4001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion synthetic route of hierarchically porous zeolite-geopolymer composites for Sr2+ decontamination in fixed bed process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between geopolymer formulation, microstructure, and strontium sorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilas Henriet</w:t>
+                <w:t xml:space="preserve">A. Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vannier</w:t>
+                <w:t xml:space="preserve">A. Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.03.090⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2025.100331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04711769v1</w:t>
+                <w:t xml:space="preserve">hal-05558408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of hierarchical aluminosilicate composite materials for Cs entrapment: Adsorption efficiency tied to microstructure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulsion synthetic route of hierarchically porous zeolite-geopolymer composites for Sr2+ decontamination in fixed bed process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103381⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (11), pp.19692-19701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.03.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04711797v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04711769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of a macroporous LTA zeolite sorbent by supercritical CO$_2$ coating and hydrothermal conversion: Implementation in fixed-bed nuclear wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Escamilla Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 199, pp.105940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04458944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption of Cs from vermiculite by ultrasound assisted ion exchange</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and characterization of hierarchical aluminosilicate composite materials for Cs entrapment: Adsorption efficiency tied to microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Pflieger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schaeperkoetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.103381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03706533v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04711797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Nb content and microstructure of sitinakite-type crystalline silicotitanates (CSTs) on their Sr2+ and Cs+ sorption properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desorption of Cs from vermiculite by ultrasound assisted ion exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">Sophie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131425⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 303, Part 3, September 2022, 135175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04610917v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03706533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the surface properties and microstructure of TiO$_2$ sorbents prepared in supercritical CO$_2$ for the treatment of Sr$^{2+}$ contaminated effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of the Nb content and microstructure of sitinakite-type crystalline silicotitanates (CSTs) on their Sr2+ and Cs+ sorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 426, pp.131425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.131425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-2451-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02927604v1</w:t>
+                <w:t xml:space="preserve">cea-04610917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized geopolymer foams for cesium removal from liquid nuclear waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petlitckaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Piallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.122400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing hexcyanoferrate loaded onto silica, silicotitanate and chabazite sorbents for Cs extraction with a continuous-flow fixed-bed setup: methods and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Mascarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134, pp.371-380. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2019.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02931931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing Cs within a continuous flow set-up by an ionic exchanger material transformable into a final waste form</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simerjeet Gill</w:t>
+                <w:t xml:space="preserve">Investigation of the surface properties and microstructure of TiO$_2$ sorbents prepared in supercritical CO$_2$ for the treatment of Sr$^{2+}$ contaminated effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dooryhee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-019-00040-6⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2451-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161544v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02927604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the multiscale porous structure of hexacyanoferrate-loaded silica monoliths to their hydrodynamic and cesium sorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 229, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.115796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough studies of the adsorption of Cs from freshwater using a mesoporous silica material containing ferrocyanide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removing Cs within a continuous flow set-up by an ionic exchanger material transformable into a final waste form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simerjeet Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dooryhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.01.101⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.765-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-019-00040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787804v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical materials to remove and confine radioactive Cs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakthrough studies of the adsorption of Cs from freshwater using a mesoporous silica material containing ferrocyanide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moloney</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ben Guiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 339, pp.288-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.01.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339639v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion exchange and structural properties of a new cyanoferrate mesoporous silica material for Cs removal from natural saline waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Hierarchical materials to remove and confine radioactive Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simerjeet Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.810-817</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450640v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of strontium removal by a Ba-titanate material for the wastewater treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hertz</w:t>
+                <w:t xml:space="preserve">Ion exchange and structural properties of a new cyanoferrate mesoporous silica material for Cs removal from natural saline waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5, pp.4948-4957. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 5, pp.810-817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02421884v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the chemical nature of different transition metal ferrocyanides to entrap Cs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of strontium removal by a Ba-titanate material for the wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-015-4098-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.4948-4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256469v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02421884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTA zeolite monoliths with hierarchical trimodal porosity as highly efficient microreactors for strontium capture in continuous flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effect of the chemical nature of different transition metal ferrocyanides to entrap Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fajula François</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.05.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 307, pp.427-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-015-4098-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384410v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin-Prussian blue sponges for Cs(I) recovery: From synthesis to application in the treatment of accidental dumping of metal-bearing solutions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LTA zeolite monoliths with hierarchical trimodal porosity as highly efficient microreactors for strontium capture in continuous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Taulemesse</w:t>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robitzer</w:t>
+                <w:t xml:space="preserve">Tancret Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fajula François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.01.041⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914212v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers as Encapsulating Agents for the Immobilization of Prussian Blue and Analogues for the Sorption of Cesium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immobilization of metal hexacyanoferrates in chitin beads for cesium sorption: synthesis and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guibal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saout G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1130.507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10007-10021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta01128g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915442v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cs ion exchange by a potassium nickel hexacyanoferrate loaded on a granular support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.904-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of metal hexacyanoferrates in chitin beads for cesium sorption: synthesis and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biopolymers as Encapsulating Agents for the Immobilization of Prussian Blue and Analogues for the Sorption of Cesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ta01128g⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1130, pp.507-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1130.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009354v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of inorganic ion-exchanger into biopolymer foams - Application to cesium sorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chitin-Prussian blue sponges for Cs(I) recovery: From synthesis to application in the treatment of accidental dumping of metal-bearing solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.09.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 287, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914233v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile one-pot synthesis of copper hexacyanoferrate nanoparticle functionalised silica monoliths for the selective entrapment of 137Cs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Micheàl Moloney</w:t>
+                <w:t xml:space="preserve">Immobilization of inorganic ion-exchanger into biopolymer foams - Application to cesium sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA01266F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 236, pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.09.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999605v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the use of activated carbon felts to remove Co2+,Ni2+ and Sr2+ from wastewater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile one-pot synthesis of copper hexacyanoferrate nanoparticle functionalised silica monoliths for the selective entrapment of 137Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Guevar</w:t>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Dhoury</w:t>
+                <w:t xml:space="preserve">Alexey Tokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schrive Luc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barre Yves</w:t>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheàl Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2014.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (25), pp.9461-9464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA01266F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01161987v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original &amp;quot; click and bind &amp;quot; approach for immobilizing copper hexacyanotferrate nanoparticles on mesoporous silica</w:t>
+                <w:t xml:space="preserve">Evaluating the use of activated carbon felts to remove Co2+,Ni2+ and Sr2+ from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Turgis</w:t>
+                <w:t xml:space="preserve">Esmi Caue Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Delchet</w:t>
+                <w:t xml:space="preserve">Celia Guevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Barré</w:t>
+                <w:t xml:space="preserve">Melanie Dhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schrive Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm4029935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2014.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881608v1</w:t>
+                <w:t xml:space="preserve">hal-01161987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using nanofiltration in a &amp;quot;zero-rejection&amp;quot; process: the removal of Ni2+ and Co2+ from salty wastewater</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An original &amp;quot; click and bind &amp;quot; approach for immobilizing copper hexacyanotferrate nanoparticles on mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2012.714526⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.4447-4453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm4029935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808994v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an intensified coprecipitation reactor for the treatment of liquid radioactive wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Plasari</w:t>
+                <w:t xml:space="preserve">Using nanofiltration in a &amp;quot;zero-rejection&amp;quot; process: the removal of Ni2+ and Co2+ from salty wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmi Caue Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schrive Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.01.051⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2012.714526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00778453v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Radioactive Cesium Using Innovative Functionalized Porous Materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an intensified coprecipitation reactor for the treatment of liquid radioactive wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumail</w:t>
+                <w:t xml:space="preserve">Julie Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Toquer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Plasari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2RA00012A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710896v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroporous LTA-monoliths for in-flow removal of radioactive strontium from aqueous effluents: Application to the case of Fukushima</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Merceille</w:t>
+                <w:t xml:space="preserve">Extraction of Radioactive Cesium Using Innovative Functionalized Porous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Tokarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.07.019⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (13), pp.5707-5716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2RA00012A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00738323v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the prediction of nuclear waste solution decontamination by coprecipitation of strontium ions with barium sulphate using the experimental data obtained in non-radioactive environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroporous LTA-monoliths for in-flow removal of radioactive strontium from aqueous effluents: Application to the case of Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plasari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Merceille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 164, pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611562v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Method for the prediction of nuclear waste solution decontamination by coprecipitation of strontium ions with barium sulphate using the experimental data obtained in non-radioactive environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plasari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 ((9)), pp. 1142-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling and Comparison of Continuous and Semi-Continuous Processes for Simulating Decontamination of Liquid Nuclear Wastes by the Coprecipitation of Strontium Ions with Barium Sulphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pacary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plasari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.A32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4104,487 +4234,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy and feedback on industrial decontamination using innovative and highly selective Cs sorbent called Sorbmatech-Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Klur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Balard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement de silicotitanates cristallins (CST) dopés au Nb vis-à-vis de la sorption du Sr2+ par échange d’ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème réunion annuelle du Groupe Français des Zéolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4594,2378 +4724,2378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’échangeurs minéraux pour le traitement en colonne d’effluents contaminés en 90Sr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du GDR SciNEE (Sciences Nucléaires pour l'Energie et l'Environnement) "Matériaux nucléaires pour le cycle et l'environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step synthesis, combining SC-CO2 coating and hydrothermal conversion, applied to porous zeolite-based sorbent preparation for wastewater treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Projet RESPIR - RElation Structures-Propriétés vis-à-vis de l’Immobilisation des Radionucléides dans des échangeurs silicates microporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Trang Vien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Supercritical Fluids (ISSF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Colloque NEEDS Environnement et mécanismes de transferts des radionucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728469v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Etude de la tenue chimique d'un sorbant sélectif du césium en contact avec des eaux minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Quemerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728424v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04743864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium release from wollastonite-based brushite cement paste under semi-dynamic leaching conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Jdaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM 2022 – International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la tenue chimique d'un sorbant sélectif du césium en contact avec des eaux minérales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Two-step synthesis, combining SC-CO2 coating and hydrothermal conversion, applied to porous zeolite-based sorbent preparation for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bagnols Sur Ceze, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Supercritical Fluids (ISSF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04743864v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t>
+                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Herr</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666528v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RESPIR - RElation Structures-Propriétés vis-à-vis de l’Immobilisation des Radionucléides dans des échangeurs silicates microporeux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque NEEDS Environnement et mécanismes de transferts des radionucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728451v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’adsorbants minéraux pour le traitement d’effluents aqueux contaminés Mise en œuvre d’une approche pluridisciplinaire et multi-échelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728519v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structure, composition, morphology and texture on Sr2+ sorption properties of Crystalline SilicoTitanate (CST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management symposia SBNWM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society (MRS) meeting, Sep 2021, Cologne (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t>
+                <w:t xml:space="preserve">Développement d’adsorbants minéraux pour le traitement d’effluents aqueux contaminés Mise en œuvre d’une approche pluridisciplinaire et multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Herr</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mascarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666504v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Nb content and microstructure of sitinakite-type silicotitanates on Sr$^{2+}$ and Cs$^+$ sorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNs-20 - 20202nd international conference on Materials and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04741915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d’échange et de diffusion des ions dans des adsorbants à base de zéolithe LTA - Mise en œuvre pour le traitement en colonne d’effluents Aqueux contaminés en Sr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04728559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive transport and radioactive Cs decontamination processes in hierarchically-porous silica monoliths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">Synthèse en milieu CO2 supercritique de films et membranes nanostructurés à base de TiO2 pour la décontamination des effluents liquids CACRSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - Hierarchical Materials for Nuclear Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787817v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse en milieu CO2 supercritique de films et membranes nanostructurés à base de TiO2 pour la décontamination des effluents liquids CACRSI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Barré</w:t>
+                <w:t xml:space="preserve">Reactive transport and radioactive Cs decontamination processes in hierarchically-porous silica monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - Hierarchical Materials for Nuclear Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083083v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive transport modeling of cesium removal from natural waters by cyanoferrate mesoporous silica materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP - 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMETERRES project: development of innovative technologies for removing radionuclides from contaminated solid and liquid matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chagvardieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.05026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201715305026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the efficient 137Cs decontamination of fresh and saline waters by a new cyanoferrate mesoporous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th conference on nuclear and radiochemistry - NRC9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective removal of cesium from radioactive effluent in a column process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et modélisation de la sorption du césium sur des verres greffés de ferrocyanures mixtes Cu/K pour une application en colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new environmentally friendly process for removing heavy metals from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferreira Esmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deratani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Environmental Science and Technology - CEST2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6975,511 +7105,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane supportée fonctionnalisée par des hexa- et octacyanometallates, son procédé de préparation et procédé de séparation la mettant en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014049048. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un matériau spécifique pour l’extraction de l’iode moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Tokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014037353. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau solide nanocomposite à base d’hexa- et octacyanometallates, son procédé de préparation et procédé de fixation de polluants minéraux le mettant en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2010133689. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for decontaminating a liquid effluent containing one or more radioactive chemical elements by a fluidized bed treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pacary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Plasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2010 049396 (2010). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7626,51 +7756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Varon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Henriet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03706533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simerjeet Gill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00040-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Guiza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Windt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Causse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4098-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1130.507" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tokarev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA01266F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmi Caue Ferreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Guevar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dhoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrive Luc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2014.06.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21N07PRW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.714526" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMN2HQ8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00012A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611562v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plasari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLGP6CJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Segond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03776320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jdaini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau dit Coumes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743864v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Quemerais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091702v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733467v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Esmi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmeri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Varon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Henriet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03706533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simerjeet Gill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Guiza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Windt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Causse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4098-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1130.507" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tokarev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA01266F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmi Caue Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Guevar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dhoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrive Luc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2014.06.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21N07PRW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.714526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMN2HQ8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00012A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plasari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLGP6CJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Segond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Quemerais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03776320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jdaini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau dit Coumes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Esmi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>