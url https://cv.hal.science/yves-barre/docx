--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2410,533 +2410,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of metal hexacyanoferrates in chitin beads for cesium sorption: synthesis and characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cs ion exchange by a potassium nickel hexacyanoferrate loaded on a granular support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Dieuleveult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.904-913</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009354v1</w:t>
+                <w:t xml:space="preserve">hal-01191903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs ion exchange by a potassium nickel hexacyanoferrate loaded on a granular support</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immobilization of metal hexacyanoferrates in chitin beads for cesium sorption: synthesis and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saout G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10007-10021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta01128g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191903v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers as Encapsulating Agents for the Immobilization of Prussian Blue and Analogues for the Sorption of Cesium</w:t>
+                <w:t xml:space="preserve">Chitin-Prussian blue sponges for Cs(I) recovery: From synthesis to application in the treatment of accidental dumping of metal-bearing solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thierry</w:t>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guibal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1130.507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 287, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915442v1</w:t>
+                <w:t xml:space="preserve">hal-02914212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin-Prussian blue sponges for Cs(I) recovery: From synthesis to application in the treatment of accidental dumping of metal-bearing solutions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopolymers as Encapsulating Agents for the Immobilization of Prussian Blue and Analogues for the Sorption of Cesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Taulemesse</w:t>
+                <w:t xml:space="preserve">Chloé Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robitzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 287, pp.171-179. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1130, pp.507-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.01.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1130.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914212v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of inorganic ion-exchanger into biopolymer foams - Application to cesium sorption</w:t>
               </w:r>
@@ -2948,77 +2948,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 236, pp.202-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schrive Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (3), pp.1705. </w:t>
@@ -3492,51 +3492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmi Caue Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schrive Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy and feedback on industrial decontamination using innovative and highly selective Cs sorbent called Sorbmatech-Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,51 +4624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du GDR SciNEE (Sciences Nucléaires pour l'Energie et l'Environnement) "Matériaux nucléaires pour le cycle et l'environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Trang Vien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4997,51 +4997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la tenue chimique d'un sorbant sélectif du césium en contact avec des eaux minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Quemerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,385 +5073,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04743864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium release from wollastonite-based brushite cement paste under semi-dynamic leaching conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-step synthesis, combining SC-CO2 coating and hydrothermal conversion, applied to porous zeolite-based sorbent preparation for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barre Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2022 – International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Supercritical Fluids (ISSF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776320v1</w:t>
+                <w:t xml:space="preserve">cea-04728469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step synthesis, combining SC-CO2 coating and hydrothermal conversion, applied to porous zeolite-based sorbent preparation for wastewater treatment</w:t>
+                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Supercritical Fluids (ISSF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728469v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04728424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation de la sélectivité de sorbants silicates, appliquée au traitement d’effluents aqueux contaminés en 90Sr et 137Cs,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">Strontium release from wollastonite-based brushite cement paste under semi-dynamic leaching conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Jdaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cau dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Geneste</w:t>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">NUWCEM 2022 – International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04728424v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t>
               </w:r>
@@ -5463,51 +5463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5787,51 +5787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’adsorbants minéraux pour le traitement d’effluents aqueux contaminés Mise en œuvre d’une approche pluridisciplinaire et multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barre Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Porquerolles (Var), France</w:t>
@@ -7756,51 +7756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Varon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Henriet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03706533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simerjeet Gill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Guiza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Windt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Causse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4098-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1130.507" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tokarev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA01266F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmi Caue Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Guevar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dhoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrive Luc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2014.06.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21N07PRW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.714526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMN2HQ8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00012A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plasari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLGP6CJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Segond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Quemerais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03776320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jdaini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau dit Coumes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Esmi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Varon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2025.100331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Henriet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Escamilla P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grandjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03706533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Milcent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petlitckaia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piallat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122400" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mascarade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2019.12.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02355605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115796" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simerjeet Gill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Guiza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.01.101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Windt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moloney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.09.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Causse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-015-4098-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01191903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.01.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1130.507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.09.087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tokarev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miche&#224;l Moloney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA01266F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmi Caue Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Guevar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dhoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrive Luc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2014.06.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21N07PRW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4029935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.714526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flouret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMN2HQ8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA00012A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pacary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plasari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLGP6CJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Segond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Klur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Trang Vien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Quemerais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03776320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jdaini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau dit Coumes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dunand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milcent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04728559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01787817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chagvardieff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fornier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira Esmi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schrive" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>