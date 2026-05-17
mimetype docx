--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -66,456 +66,1686 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 85, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultures de Bernanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gosselin-Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Merle à contre-courant et à contretemps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, "Actes"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Montherlant, « Les Olympiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 77, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noms d’auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Velcic-Canivez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 56 (n° 3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvier, « L’Usage du monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 8, 2018, "Actes"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Merle : « L’Île », « Malevil » et « Les Hommes protégés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wattel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onomastique, fiction, histoire : des noms de personnages historiques dans le discours romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Velcic-Canivez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’un sens : littérature et vérité. Mélanges offerts à Monique Gosselin-Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Romanesque dans les fictions contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps zéro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Michel Butor »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cæcilia Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 62, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Némirovsky : « David Golder », « Le Vin de solitude » et « Suite française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, pp.194, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caecilia Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, pp.140, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pieyre de Mandiargues, De La Motocyclette à Monsieur Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cæcilia Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (n° 5), 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges en l’honneur de Christian Morzewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Thoizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nom propre en poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Thoizet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Artois Presses Université, A paraître</w:t>
+                <w:t xml:space="preserve">Jérôme Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Université de Valenciennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Nom propre en poésie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gary ou le roman total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’Université de Valenciennes, A paraître</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roumette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, « La Revue des lettres modernes », Série Romain Gary (n° 3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Romain Gary ou le roman total</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissertations littéraires générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2019, Cursus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissertations littéraires générales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, « La Revue des lettres modernes », Série Romain Gary (n° 3), 2023</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Viart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.240, 2014, Cursus, 9782200292843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -525,3104 +1755,1874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur la graphie des prosoponymes en français : contribution à une sémantique sublexicale des noms de personnages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> il Nome nel testo. Rivista internazionale di onomastica letteraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, vol. XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘‘Une génération de série B’’ : Régis Debray mémorialiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, n° 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ''Les Biens de ce monde'' d'Irène Némirovsky ou la chronique d’une famille d’industriels du Nord »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue italienne d’études françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 13, http://journals.openedition.org/rief/11180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rief.11180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘‘Le nœud gordien de mon entreprise’’ : l’autofiction selon Philippe Vilain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 124, p. 3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Annie Ernaux ou le désenchantement du monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 206, p. 104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation : Noms d’auteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Velcic-Canivez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, vol. 56 (n° 3), p. 13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation : Noms d’auteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Velcic-Canivez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 56 (n° 3), p. 13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le nom de l’auteur dans son texte (autobiographie et autofiction) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, vol. 56 (n° 3), p. 59-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des personnes réelles dans l’autofiction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 203, p. 38-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prosoponymie du roman postmoderne (2010-2020) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 23, p. 8-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Théâtre/Roman : ''Titus n’aimait pas Bérénice'', de Nathalie Azoulai (prix Médicis 2015) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13130/2039-9251/12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ''Malevil'' de Christian de Chalonge : revue de presse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wattel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 65, p. 101-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur les pas d’Hérodote : Nicolas Bouvier et l’usage du monde antique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, hors série (n° 8), p. 57-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Si on trahit bien l’auteur, on peut arriver à faire un bon film” : entretien avec Christian de Chalonge sur “Malevil“ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wattel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 65, p. 115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et vision : la création romanesque selon Bernanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.147-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des noms propres au seuil du roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 327, pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fantômes du passé : humour et imagination fantastique dans quelques autofictions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XLI (1-2), pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Alluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morzewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (2), pp.189-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/r2050.060.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Velcic-Canivez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Onomastique, fiction, histoire : des noms de personnages historiques dans le discours romanesque I (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le soleil de Satan&amp;quot; : un roman épique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morzewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, A la recherche d'un sens : littérature et vérité, mélanges offerts à Monique Gosselin-Noat, 2, pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carnaval des noms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1022-1023, pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romance nerveuse&amp;quot; de Camille Laurens : une satire clinique de &amp;quot;l'exubérance irrationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Nord toujours vers le Nord »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cæcilia Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Michel Butor (n° 62)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assiette à bouillie de bonne-maman&amp;quot; et &amp;quot;le râtelier de rechange de papa&amp;quot; : ironie et comique dans &amp;quot;Suite française&amp;quot; d'Irène Némirovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709690v1</w:t>
-              </w:r>
-[...1228 lines deleted...]
-                <w:t xml:space="preserve">hal-04466205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3634,173 +3634,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ''Les Hommes protégés'' ou le féminisme en question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Baudelle, François Berquin et Anne Wattel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Merle à contre-courant et à contretemps ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roman 20-50, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’auteur : petite histoire d’une résurrection (1980-2022) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Klein et Séverine Clément-Tarantino (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Te nemus omne canet : regards croisés sur l’auteur. En hommage à Alain Deremetz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p. 18-29, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479550v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04482073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ''Dans ces bras-là'' de Camille Laurens est-il un texte féministe ? »</w:t>
               </w:r>
@@ -3872,51 +3872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction : Romain Gary ou le roman total »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Baudelle et Julien Roumette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romain Gary ou le roman total</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 9-15, 2023</w:t>
@@ -4085,173 +4085,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Toussaint poète »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Devesa et Benoît Peeters (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, voir, penser l’œuvre de Jean-Philippe Toussaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, p. 225-236, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du classicisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Baudelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Grell et Sylvie Loignon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camille Laurens : le labyrinthe et le kaléidoscope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roman 20-50, p. 125-140, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479597v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04479601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le SS et son dibbuk : sur &amp;quot;La Danse de Gengis Cohn&amp;quot; de Romain Gary »</w:t>
               </w:r>
@@ -5694,51 +5694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Thoizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.11180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Velcic-Canivez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/12058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wattel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01708856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alluin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morzewski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.060.0189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#230;cilia Ternisien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01709690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gosselin-Noat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Domenget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wattel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caecilia Ternisien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lojkine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rostang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaspari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pollock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Nicole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gosselin-Noat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wattel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478160v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Domenget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Velcic-Canivez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morzewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wattel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Langevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#230;cilia Ternisien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caecilia Ternisien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Thoizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roumette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.11180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/12058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01708856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alluin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.060.0189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01710556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01709690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01712739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lojkine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rostang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaspari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pollock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Nicole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>