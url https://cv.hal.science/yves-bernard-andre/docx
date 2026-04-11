--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Revel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3690961⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852030v1</w:t>
+                <w:t xml:space="preserve">hal-00852034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Brelet</w:t>
+                <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.012151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3690961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852034v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency plasma antenna generated by femtosecond laser filaments in air</w:t>
               </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric events synchronized with laser filaments in thunderclouds</w:t>
+                <w:t xml:space="preserve">Progress towards lightning control using lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ackermann</w:t>
@@ -2457,106 +2457,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (8), pp.5757. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.08035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.16.005757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455170v1</w:t>
+                <w:t xml:space="preserve">hal-00458450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards lightning control using lasers</w:t>
+                <w:t xml:space="preserve">Electric events synchronized with laser filaments in thunderclouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ackermann</w:t>
@@ -2591,82 +2591,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.08035. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (8), pp.5757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.005757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458450v1</w:t>
+                <w:t xml:space="preserve">hal-00455170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharge électrique à fort courant induite dans l'air par filamentation laser</w:t>
               </w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,319 +3034,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range of plasma filaments created in air by a multi-terawatt femtosecond laser</w:t>
+                <w:t xml:space="preserve">Propagation of fs TW laser filaments in adverse atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Rohwetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 247 (1), pp.171-180. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (7), pp.785-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.11.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-005-1825-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463613v1</w:t>
+                <w:t xml:space="preserve">hal-00463612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of fs TW laser filaments in adverse atmospheric conditions</w:t>
+                <w:t xml:space="preserve">Range of plasma filaments created in air by a multi-terawatt femtosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Ackermann</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Rohwetter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+                <w:t xml:space="preserve">Stellios Tzortzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 80 (7), pp.785-789. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 247 (1), pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-005-1825-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463612v1</w:t>
+                <w:t xml:space="preserve">hal-00463613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range self-channeling of infrared laser pulses in air: a new propagation regime without ionization</w:t>
               </w:r>
@@ -3746,51 +3746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent subterahertz radiation from femtosecond infrared filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellios Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a conducting channel in air by self-guided femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellios Tzortzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;chain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.005757" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourayou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2061-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRD6BW4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Tzortzakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7JG6FX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rohwetter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1825-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QCWS2L8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1557-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN4401JC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sauerbrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Woeste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000772" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niedermeier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.001397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamouroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R3505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;chain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.005757" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourayou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2061-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRD6BW4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rohwetter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1825-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QCWS2L8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Tzortzakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7JG6FX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1557-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN4401JC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sauerbrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Woeste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000772" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niedermeier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.001397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamouroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R3505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>