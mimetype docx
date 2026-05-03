--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -904,351 +904,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater acoustic wave generation by filamentation of terawatt ultrashort laser pulses</w:t>
+                <w:t xml:space="preserve">Utilisation d'une source laser pulsée à haute energie comme source acoustique large bande en milieu liquide Source acoustique générée par un laser pulsé intense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.063106. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.95-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.063106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ts.33.95-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333275v1</w:t>
+                <w:t xml:space="preserve">hal-01317509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une source laser pulsée à haute energie comme source acoustique large bande en milieu liquide Source acoustique générée par un laser pulsé intense</w:t>
+                <w:t xml:space="preserve">Underwater acoustic wave generation by filamentation of terawatt ultrashort laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+                <w:t xml:space="preserve">Carles Milián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Brelet</w:t>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (1), pp.95-111. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.063106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.33.95-111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.063106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317509v1</w:t>
+                <w:t xml:space="preserve">hal-01333275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater acoustic signals induced by intense ultrashort laser pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,77 +1338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.103506. </w:t>
@@ -1472,77 +1472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.13303. </w:t>
@@ -1593,77 +1593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple high-voltage high current spark gap with subnanosecond jitter triggered by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,338 +1708,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Brelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Ivan Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.012151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3690961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852034v1</w:t>
+                <w:t xml:space="preserve">hal-00852030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.012151. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3690961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852030v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency plasma antenna generated by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,64 +2129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency conical emission from femtosecond filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t>
@@ -2378,51 +2378,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards lightning control using lasers</w:t>
+                <w:t xml:space="preserve">Electric events synchronized with laser filaments in thunderclouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ackermann</w:t>
@@ -2457,106 +2457,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.08035. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (8), pp.5757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.005757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458450v1</w:t>
+                <w:t xml:space="preserve">hal-00455170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric events synchronized with laser filaments in thunderclouds</w:t>
+                <w:t xml:space="preserve">Progress towards lightning control using lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ackermann</w:t>
@@ -2591,112 +2591,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (8), pp.5757. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.08035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.16.005757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455170v1</w:t>
+                <w:t xml:space="preserve">hal-00458450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharge électrique à fort courant induite dans l'air par filamentation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,77 +2760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Plasma Filament Generated by a High-Speed Laser on the Displacement of a Supersonic Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;chain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.005757" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourayou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2061-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRD6BW4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rohwetter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1825-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QCWS2L8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Tzortzakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7JG6FX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1557-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN4401JC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sauerbrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Woeste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000772" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niedermeier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.001397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamouroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R3505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;chain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.005757" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourayou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2061-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRD6BW4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rohwetter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1825-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QCWS2L8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Tzortzakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7JG6FX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1557-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN4401JC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sauerbrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Woeste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000772" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niedermeier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.001397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamouroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R3505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>