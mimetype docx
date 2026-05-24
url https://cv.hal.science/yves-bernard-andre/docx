--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -904,351 +904,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une source laser pulsée à haute energie comme source acoustique large bande en milieu liquide Source acoustique générée par un laser pulsé intense</w:t>
+                <w:t xml:space="preserve">Underwater acoustic wave generation by filamentation of terawatt ultrashort laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+                <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Brelet</w:t>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (1), pp.95-111. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.063106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.33.95-111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.063106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317509v1</w:t>
+                <w:t xml:space="preserve">hal-01333275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater acoustic wave generation by filamentation of terawatt ultrashort laser pulses</w:t>
+                <w:t xml:space="preserve">Utilisation d'une source laser pulsée à haute energie comme source acoustique large bande en milieu liquide Source acoustique générée par un laser pulsé intense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautas Jukna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.063106. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.95-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.063106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ts.33.95-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333275v1</w:t>
+                <w:t xml:space="preserve">hal-01317509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater acoustic signals induced by intense ultrashort laser pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,77 +1338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.103506. </w:t>
@@ -1472,77 +1472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.13303. </w:t>
@@ -1593,77 +1593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple high-voltage high current spark gap with subnanosecond jitter triggered by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,64 +1848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,64 +1982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency plasma antenna generated by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency conical emission from femtosecond filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t>
@@ -2378,51 +2378,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric events synchronized with laser filaments in thunderclouds</w:t>
+                <w:t xml:space="preserve">Progress towards lightning control using lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ackermann</w:t>
@@ -2457,106 +2457,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (8), pp.5757. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.08035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.16.005757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455170v1</w:t>
+                <w:t xml:space="preserve">hal-00458450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards lightning control using lasers</w:t>
+                <w:t xml:space="preserve">Electric events synchronized with laser filaments in thunderclouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ackermann</w:t>
@@ -2591,112 +2591,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.08035. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (8), pp.5757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.005757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458450v1</w:t>
+                <w:t xml:space="preserve">hal-00455170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharge électrique à fort courant induite dans l'air par filamentation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Plasma Filament Generated by a High-Speed Laser on the Displacement of a Supersonic Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;chain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.005757" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourayou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2061-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRD6BW4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rohwetter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1825-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QCWS2L8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Tzortzakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7JG6FX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1557-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN4401JC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sauerbrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Woeste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000772" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niedermeier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.001397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamouroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R3505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ackermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;chain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.005757" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourayou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2061-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRD6BW4C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rohwetter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1825-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QCWS2L8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Tzortzakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7JG6FX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1557-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN4401JC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sauerbrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Woeste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000772" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.001944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niedermeier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.001397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamouroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.R3505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>