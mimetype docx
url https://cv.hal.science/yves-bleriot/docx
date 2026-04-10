--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -752,8750 +752,8478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of Lithiated 1,3-Dithiane and Nitronate to Sugar-Derived Imines: Synthesis of Homoiminosugars and Pipecolic Acid Analogues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
+                <w:t xml:space="preserve">Glycosylium Ions in Superacid Mimic the Transition State of Enzyme Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Nin-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Berrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5c01061⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (47), pp.32618-32626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c11677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326469v1</w:t>
+                <w:t xml:space="preserve">hal-05326476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosylium Ions in Superacid Mimic the Transition State of Enzyme Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Armand</w:t>
+                <w:t xml:space="preserve">Alba Nin-Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Nin-Hill</w:t>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Berrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (47), pp.32618-32626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c11677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c11677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05326476v1</w:t>
+                <w:t xml:space="preserve">hal-05176253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylium Ions in Superacid Mimic the Transition State of Enzyme Reactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of nonnatural L-iminosugar C,C-glycosides, a new class of C-branched iminosugars, as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c11677⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 532, pp.108903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2023.108903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176253v1</w:t>
+                <w:t xml:space="preserve">hal-04542506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonnatural L-iminosugar C,C-glycosides, a new class of C-branched iminosugars, as glycosidase inhibitors</w:t>
+                <w:t xml:space="preserve">Synthesis, conformational analysis and glycosidase inhibition of bicyclic nojirimycin C-glycosides based on an octahydrofuro[3,2-b]pyridine motif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Blériot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Shimadate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 532, pp.108903. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 511, pp.108491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2023.108903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542506v1</w:t>
+                <w:t xml:space="preserve">hal-04542825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonnatural L-iminosugar C,C-glycosides, a new class of C-branched iminosugars, as glycosidase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Access to Iminosugar C, C-Glycosides from 6-Azidoketopyranoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueyrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2023.108903⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (25), pp.4542-4546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05326478v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variation of the 3-acetamido-4,5,6-trihydroxyazepane iminosugar through epimerization and C -alkylation leads to low micromolar HexAB and NagZ inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective Synthesis of 1- C -Diethylphosphonomethyl and -difluoromethyl Iminosugars from Sugar Lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Van Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob02280f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (11), pp.7581-7585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526197v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of 1- C -Diethylphosphonomethyl and -difluoromethyl Iminosugars from Sugar Lactams</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural variation of the 3-acetamido-4,5,6-trihydroxyazepane iminosugar through epimerization and C -alkylation leads to low micromolar HexAB and NagZ inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ashmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00835⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.619-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob02280f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953681v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Access to Iminosugar C, C-Glycosides from 6-Azidoketopyranoses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+                <w:t xml:space="preserve">Sugar-Derived Amidines and Congeners: Structures, Glycosidase Inhibition and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01560⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (7), pp.1271-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867329666211222164545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03775104v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, conformational analysis and glycosidase inhibition of bicyclic nojirimycin C-glycosides based on an octahydrofuro[3,2-b]pyridine motif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Synthesis and chelation study of a fluoroionophore and a glycopeptide based on an aza crown iminosugar structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuna Shimadate</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 511, pp.108491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108491⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 501, pp.108258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542825v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar-Derived Amidines and Congeners: Structures, Glycosidase Inhibition and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Glycosyl Oxocarbenium Ions: Structure, Conformation, Reactivity, and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franconetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867329666211222164545⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (11), pp.2552-2564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04543430v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributing to the Study of Enzymatic and Chemical Glycosyl Transfer Through the Observation and Mimicry of Glycosyl Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (05), pp.904-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1706073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007376v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to the Study of Enzymatic and Chemical Glycosyl Transfer Through the Observation and Mimicry of Glycosyl Cations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Bhuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1706073⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.2036-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542796v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyl Oxocarbenium Ions: Structure, Conformation, Reactivity, and Interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+                <w:t xml:space="preserve">Iminosugar-C-glycosides work as pharmacological chaperones of NAGLU, a glycosidase involved in MPS IIIB rare disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerri Jagadeesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisdair Boraston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00021⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542812v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and chelation study of a fluoroionophore and a glycopeptide based on an aza crown iminosugar structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guillard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franconetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108258⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2344-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336072v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminosugar-C-glycosides work as pharmacological chaperones of NAGLU, a glycosidase involved in MPS IIIB rare disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+                <w:t xml:space="preserve">Synthesis and glycosidase inhibition of conformationally locked DNJ and DMJ derivatives exploiting a 2-oxo- C -allyl iminosugar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Shimadate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202101408⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (30), pp.7204-7214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ob01402k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256952v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Arda</w:t>
+                <w:t xml:space="preserve">Bi(OTf) 3 -mediated intramolecular epoxide opening for bicyclic azepane synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Hirokami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07328303.2019.1581887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504835v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi(OTf) 3 -mediated intramolecular epoxide opening for bicyclic azepane synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-Selective Debenzylation of C -Allyl Iminosugars Enables Their Stereocontroled Structure Diversification at the C-2 Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07328303.2019.1581887⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.4821-4825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181703v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Selective Debenzylation of C -Allyl Iminosugars Enables Their Stereocontroled Structure Diversification at the C-2 Position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Lewis acid-catalysed nucleophilic opening of a bicyclic hemiaminal followed by ring contraction: Access to functionalized L-idonojirimycin derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Blériot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bleriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01712⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 472, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418300v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and glycosidase inhibition of conformationally locked DNJ and DMJ derivatives exploiting a 2-oxo- C -allyl iminosugar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+                <w:t xml:space="preserve">2-Acetamido-2-deoxy- l -iminosugar C -Alkyl and C -Aryl Glycosides: Synthesis and Glycosidase Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ob01402k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (40), pp.5477-5488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418307v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis acid-catalysed nucleophilic opening of a bicyclic hemiaminal followed by ring contraction: Access to functionalized L-idonojirimycin derivatives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalyst-free synthesis of alkylpolyglycosides induced by high-frequency ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Amaniampong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José García fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (16), pp.2673 - 2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201801137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180492v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Acetamido-2-deoxy- l -iminosugar C -Alkyl and C -Aryl Glycosides: Synthesis and Glycosidase Inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
+                <w:t xml:space="preserve">Conformational flexibility of the glycosidase NagZ allows it to bind structurally diverse inhibitors to suppress β-lactam antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grishma Vadlamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A Stubbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Vocadlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800678⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.1161-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.3166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172201v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free synthesis of alkylpolyglycosides induced by high-frequency ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José García fernández</w:t>
+                <w:t xml:space="preserve">Selective trihydroxylated azepane inhibitors of NagZ, a glycosidase involved in Pseudomonas aeruginosa resistance to β-lactam antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaufret Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vadlamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201801137⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (21), pp.4609-4619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7OB00838D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937985v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analyses of essential interactions of iminosugars with the Hex A active site and evaluation of their pharmacological chaperone effects for Tay–Sachs disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isao Adachi</w:t>
+                <w:t xml:space="preserve">HF-Induced Intramolecular C -Arylation and C -Alkylation/Fluorination of 2-Aminoglycopyranoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7OB02281F⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1040 - 1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176719v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective trihydroxylated azepane inhibitors of NagZ, a glycosidase involved in Pseudomonas aeruginosa resistance to β-lactam antibiotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Multivalency To Inhibit and Discriminate Hexosaminidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Iorga</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Ide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7OB00838D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (38), pp.9022 - 9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176734v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational flexibility of the glycosidase NagZ allows it to bind structurally diverse inhibitors to suppress β-lactam antibiotic resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David J. Vocadlo</w:t>
+                <w:t xml:space="preserve">Deciphering minimal antigenic epitopes associated with Burkholderia pseudomallei and Burkholderia mallei lipopolysaccharide O-antigens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teerapat Nualnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa L Shaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abba Ngassimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.3166⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176780v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01574599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF-Induced Intramolecular C -Arylation and C -Alkylation/Fluorination of 2-Aminoglycopyranoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
+                <w:t xml:space="preserve">In silico analyses of essential interactions of iminosugars with the Hex A active site and evaluation of their pharmacological chaperone effects for Tay–Sachs disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izumi Nakagome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinpei Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Kinami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
+                <w:t xml:space="preserve">Isao Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00003⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (44), pp.9297-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7OB02281F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743477v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalency To Inhibit and Discriminate Hexosaminidases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isao Adachi</w:t>
+                <w:t xml:space="preserve">Catching elusive glycosyl cations in a condensed phase with HF/SbF₅ superacid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701756⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744683v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering minimal antigenic epitopes associated with Burkholderia pseudomallei and Burkholderia mallei lipopolysaccharide O-antigens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">4'-Methoxyphenacyl-Assisted Synthesis of β-Kdo Glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Barycza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Andriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abba Ngassimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00173-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (22), pp.10585-10599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01574599v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01421190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4'-Methoxyphenacyl-Assisted Synthesis of β-Kdo Glycosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
+                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b01431⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01421190v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching elusive glycosyl cations in a condensed phase with HF/SbF₅ superacid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Probst</w:t>
+                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2399⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505628v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia pseudomallei Capsular Polysaccharide Recognition by a Monoclonal Antibody Reveals Key Details toward a Biodefense Vaccine and Diagnostics against Melioidosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
+                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.5b00502⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (43), pp.10734-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359499v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Poveda</w:t>
+                <w:t xml:space="preserve">Synthesis of the Tetrasaccharide Repeating Unit of the β-Kdo-Containing Exopolysaccharide from Burkholderia pseudomallei and B. cepacia Complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laroussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barycza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tamigney Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (20), pp.10386-10396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01366322v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the Tetrasaccharide Repeating Unit of the β-Kdo-Containing Exopolysaccharide from Burkholderia pseudomallei and B. cepacia Complex.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Bleriot</w:t>
+                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01823⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (11), pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501820v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">Burkholderia pseudomallei Capsular Polysaccharide Recognition by a Monoclonal Antibody Reveals Key Details toward a Biodefense Vaccine and Diagnostics against Melioidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary N. Burtnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 pp.2295-2302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.5b00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500682v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bixue Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 pp.10513-10521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136039v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Desire</w:t>
+                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hirokami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 pp.3446-3456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (44), pp.8977-8996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340188v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5516-5519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543396v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guitet,</w:t>
+                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.9597 -9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324074v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Patzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Le Poëc-Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petcharat Leoyklang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Dorward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.297--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01059984v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heidi Dorward</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5512-5515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707991v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hirokami</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311606v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Waldo Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fernando Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (15), pp.7380-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315627v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
+                <w:t xml:space="preserve">Selective trihydroxyazepane NagZ inhibitors increase sensitivity of Pseudomonas aeruginosa to beta-lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vadlamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tsybina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (93), pp.10983-10985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc46646a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315083v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Selection in Glycomimetics: Human Galectin-1 Only Recognizes syn-Psi-Type Conformations of beta-1,3-Linked Lactose and Its C-Glycosyl Derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Blériot</w:t>
+                <w:t xml:space="preserve">Skeletal rearrangement of seven-membered iminosugars: Synthesis of (−)-adenophorine, (−)-1-epi-adenophorine and derivatives and evaluation as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301244⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.4803-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989845v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Marvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ardes-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.4831-4838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal rearrangement of seven-membered iminosugars: Synthesis of (−)-adenophorine, (−)-1-epi-adenophorine and derivatives and evaluation as glycosidase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kato</w:t>
+                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J.-R. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ardes-Guisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (16), pp.4803-4812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.035⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.4831-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937553v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Fernando Martínez</w:t>
+                <w:t xml:space="preserve">Conformational Selection in Glycomimetics: Human Galectin-1 Only Recognizes syn-Psi-Type Conformations of beta-1,3-Linked Lactose and Its C-Glycosyl Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roldos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (43), pp.14581-14590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990546v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective trihydroxyazepane NagZ inhibitors increase sensitivity of Pseudomonas aeruginosa to beta-lactams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Tsybina</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc46646a⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968733v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral compounds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farias Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856804v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to l- and d-Iminosugar C-Glycosides from a d-gluco-Derived 6-Azidolactol Exploiting a Ring Isomerization/Alkylation Strategy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guillard</w:t>
+                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pérez-Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol203385w⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.1008-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669930v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Favre</w:t>
+                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Rauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vogel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, (14), pp.129-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00834946v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.110-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912807v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sollogoub</w:t>
+                <w:t xml:space="preserve">Access to l- and d-Iminosugar C-Glycosides from a d-gluco-Derived 6-Azidolactol Exploiting a Ring Isomerization/Alkylation Strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.870-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol203385w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823367v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Amorim</w:t>
+                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farias Marcelo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834859v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.S. Alonzi</w:t>
+                <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ardes-Guisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Reinkensmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry D Butters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.09.053⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (15), pp.5373-5388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob05119a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836749v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+                <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (32), pp.9206-9208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc12241j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824401v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin tetraplexes: first syntheses and potential as cross-linking agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Auzely-Velty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2238-2240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608881v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Poli</w:t>
+                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldo A. Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wormald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc12241j⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (32), pp.4170-4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.05.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705922v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duplex of capped-cyclodextrins, synthesis and cross-linking behaviour with a biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bistri-Aslanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Auzely-Velty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3437-3443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00580537v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin tetraplexes: first syntheses and potential as cross-linking agent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sollogoub</w:t>
+                <w:t xml:space="preserve">Phenylenediamine catalysis of “click glycosylations” in water: practical and direct access to unprotected neoglycoconjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (11), pp.1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B805528A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499335v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex of capped-cyclodextrins, synthesis and cross-linking behaviour with a biopolymer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Suzenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524349v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylenediamine catalysis of “click glycosylations” in water: practical and direct access to unprotected neoglycoconjugates</w:t>
-[...82 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Philippe Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Compain</w:t>
+                <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desvergnes</w:t>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00158010v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1-C-dithiane and 1-C-nitromethyl iminosugars from sugar lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Van Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9504,363 +9232,484 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th days of the French Group of Glycosciences (CFG 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High ultrasonic frequencies for selective oxidation of sugars: new investigations and insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Amaniampong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Garcia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of functionalizable iminosugar C-glycosides through processing of nitro and dithiane derivatives obtained from readily available sugar lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh van Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Days - JCO2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Palaiseau (Ecole Polytechnique), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05344204v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-Acetamido-2-deoxy-D-iminosugar C-glycosides: recent synthetic approaches and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh van Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocarb21 - The 21st European Carbohydrate Symposium in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris Maison de la Chimie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9928,51 +9777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA089C60"/>
+    <w:nsid w:val="01883367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10159,51 +10008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bleriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3209-9282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155914723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Johana Espejo-Mojica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherin Ni&#241;o-Traslavi&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval-Trujillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Yorga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Van Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yoshimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Debbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashmus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02280f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01560" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foucart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Gourlaouen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Shimadate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108491" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867329666211222164545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Asensio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fontelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108258" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01712" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob01402k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bleriot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.11.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakagome" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Nakagawa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kinami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Adachi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02281F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaufret Bouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin King" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadlamani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00838D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grishma Vadlamani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Stubbs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Vocadlo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3166" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ide" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701756" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Mazur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Nualnoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L Shaffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abba Ngassimou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00173-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barycza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Andriamboavonjy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lavoie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01431" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359499v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Dillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N. Burtnick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hubbard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00502" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussarie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barycza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamboavonjy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01823" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989845v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roldos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301244" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZRC68WF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968733v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsybina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46646a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mondon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203385w" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh van Tran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bleriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3209-9282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155914723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Johana Espejo-Mojica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherin Ni&#241;o-Traslavi&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval-Trujillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Yorga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Van Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yoshimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foucart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Gourlaouen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Shimadate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashmus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02280f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867329666211222164545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fontelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Asensio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob01402k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01712" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bleriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grishma Vadlamani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Stubbs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Vocadlo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3166" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaufret Bouquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin King" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadlamani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00838D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744683v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ide" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Adachi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Mazur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Nualnoi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L Shaffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abba Ngassimou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00173-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakagome" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Nakagawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kinami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02281F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barycza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Andriamboavonjy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lavoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussarie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barycza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamboavonjy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01823" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Dillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N. Burtnick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hubbard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00502" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968733v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsybina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46646a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.035" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZRC68WF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roldos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301244" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669930v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mondon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203385w" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344204v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh van Tran" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>