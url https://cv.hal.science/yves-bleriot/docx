--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2659,278 +2659,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi(OTf) 3 -mediated intramolecular epoxide opening for bicyclic azepane synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-Selective Debenzylation of C -Allyl Iminosugars Enables Their Stereocontroled Structure Diversification at the C-2 Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07328303.2019.1581887⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.4821-4825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181703v1</w:t>
+                <w:t xml:space="preserve">hal-04418300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Selective Debenzylation of C -Allyl Iminosugars Enables Their Stereocontroled Structure Diversification at the C-2 Position</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi(OTf) 3 -mediated intramolecular epoxide opening for bicyclic azepane synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Hirokami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (12), pp.4821-4825. </w:t>
+              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07328303.2019.1581887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418300v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis acid-catalysed nucleophilic opening of a bicyclic hemiaminal followed by ring contraction: Access to functionalized L-idonojirimycin derivatives</w:t>
               </w:r>
@@ -3308,831 +3308,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational flexibility of the glycosidase NagZ allows it to bind structurally diverse inhibitors to suppress β-lactam antibiotic resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico analyses of essential interactions of iminosugars with the Hex A active site and evaluation of their pharmacological chaperone effects for Tay–Sachs disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grishma Vadlamani</w:t>
+                <w:t xml:space="preserve">Izumi Nakagome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A Stubbs</w:t>
+                <w:t xml:space="preserve">Shinpei Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Desire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Blériot</w:t>
+                <w:t xml:space="preserve">Kyoko Kinami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Vocadlo</w:t>
+                <w:t xml:space="preserve">Isao Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (6), pp.1161-1170. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (44), pp.9297-9304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.3166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7OB02281F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176780v1</w:t>
+                <w:t xml:space="preserve">hal-02176719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective trihydroxylated azepane inhibitors of NagZ, a glycosidase involved in Pseudomonas aeruginosa resistance to β-lactam antibiotics</w:t>
+                <w:t xml:space="preserve">Conformational flexibility of the glycosidase NagZ allows it to bind structurally diverse inhibitors to suppress β-lactam antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaufret Bouquet</w:t>
+                <w:t xml:space="preserve">Grishma Vadlamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin King</w:t>
+                <w:t xml:space="preserve">Keith A Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vadlamani</w:t>
+                <w:t xml:space="preserve">Jerome Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Benzie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Iorga</w:t>
+                <w:t xml:space="preserve">David J. Vocadlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7OB00838D⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.1161-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.3166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176734v1</w:t>
+                <w:t xml:space="preserve">hal-02176780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF-Induced Intramolecular C -Arylation and C -Alkylation/Fluorination of 2-Aminoglycopyranoses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective trihydroxylated azepane inhibitors of NagZ, a glycosidase involved in Pseudomonas aeruginosa resistance to β-lactam antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaufret Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Probst</w:t>
+                <w:t xml:space="preserve">Dustin King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+                <w:t xml:space="preserve">G. Vadlamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Mingot</w:t>
+                <w:t xml:space="preserve">G. Benzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
+                <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.1040 - 1043. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (21), pp.4609-4619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7OB00838D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743477v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalency To Inhibit and Discriminate Hexosaminidases</w:t>
+                <w:t xml:space="preserve">HF-Induced Intramolecular C -Arylation and C -Alkylation/Fluorination of 2-Aminoglycopyranoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dustin King</w:t>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Ide</w:t>
+                <w:t xml:space="preserve">Agnès Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isao Adachi</w:t>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (38), pp.9022 - 9025. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1040 - 1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201701756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744683v1</w:t>
+                <w:t xml:space="preserve">hal-01743477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering minimal antigenic epitopes associated with Burkholderia pseudomallei and Burkholderia mallei lipopolysaccharide O-antigens.</w:t>
+                <w:t xml:space="preserve">Multivalency To Inhibit and Discriminate Hexosaminidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelina Mazur</w:t>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teerapat Nualnoi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abba Ngassimou</w:t>
+                <w:t xml:space="preserve">Daisuke Ide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00173-8⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (38), pp.9022 - 9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01574599v1</w:t>
+                <w:t xml:space="preserve">hal-01744683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analyses of essential interactions of iminosugars with the Hex A active site and evaluation of their pharmacological chaperone effects for Tay–Sachs disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Kato</w:t>
+                <w:t xml:space="preserve">Deciphering minimal antigenic epitopes associated with Burkholderia pseudomallei and Burkholderia mallei lipopolysaccharide O-antigens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izumi Nakagome</w:t>
+                <w:t xml:space="preserve">Teerapat Nualnoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinpei Nakagawa</w:t>
+                <w:t xml:space="preserve">Teresa L Shaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoko Kinami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isao Adachi</w:t>
+                <w:t xml:space="preserve">Abba Ngassimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (44), pp.9297-9304. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7OB02281F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176719v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01574599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching elusive glycosyl cations in a condensed phase with HF/SbF₅ superacid</w:t>
               </w:r>
@@ -4252,51 +4252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4'-Methoxyphenacyl-Assisted Synthesis of β-Kdo Glycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelina Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Barycza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,51 +4304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Andriamboavonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (22), pp.10585-10599. </w:t>
@@ -4380,1995 +4380,1995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01421190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
+                <w:t xml:space="preserve">Luca Unione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Tuan</w:t>
+                <w:t xml:space="preserve">Bixue Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Luo</w:t>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Desire</w:t>
+                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 pp.10513-10521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340188v1</w:t>
+                <w:t xml:space="preserve">hal-01366322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burkholderia pseudomallei Capsular Polysaccharide Recognition by a Monoclonal Antibody Reveals Key Details toward a Biodefense Vaccine and Diagnostics against Melioidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Luo</w:t>
+                <w:t xml:space="preserve">Roberta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+                <w:t xml:space="preserve">Michael J. Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary N. Burtnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 pp.2295-2302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.5b00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136039v1</w:t>
+                <w:t xml:space="preserve">hal-01359499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Cendret</w:t>
+                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Legigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+                <w:t xml:space="preserve">Bo Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thibaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01500682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the Tetrasaccharide Repeating Unit of the β-Kdo-Containing Exopolysaccharide from Burkholderia pseudomallei and B. cepacia Complex.</w:t>
+                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laroussarie</w:t>
+                <w:t xml:space="preserve">V. Cendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barycza</w:t>
+                <w:t xml:space="preserve">T. Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Andriamboavonjy</w:t>
+                <w:t xml:space="preserve">S. Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tamigney Kenfack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Bleriot</w:t>
+                <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01823⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (43), pp.10734-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501820v1</w:t>
+                <w:t xml:space="preserve">hal-01500682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">A.T. Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 (11), pp.3446-3456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 13 pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543396v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia pseudomallei Capsular Polysaccharide Recognition by a Monoclonal Antibody Reveals Key Details toward a Biodefense Vaccine and Diagnostics against Melioidosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of the Tetrasaccharide Repeating Unit of the β-Kdo-Containing Exopolysaccharide from Burkholderia pseudomallei and B. cepacia Complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A. Hubbard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
+                <w:t xml:space="preserve">A. Laroussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barycza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tamigney Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.5b00502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (20), pp.10386-10396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359499v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Poveda</w:t>
+                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (11), pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01366322v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mondon</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fontelle</w:t>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nakagawa</w:t>
+                <w:t xml:space="preserve">Samuel Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hirokami</w:t>
+                <w:t xml:space="preserve">Marta Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311606v1</w:t>
+                <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5516-5519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Xu</w:t>
+                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Unione</w:t>
+                <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sardinha</w:t>
+                <w:t xml:space="preserve">N. Fontelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wu</w:t>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Y. Hirokami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.9597 -9602. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (44), pp.8977-8996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01059984v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine A. Patzel</w:t>
+                <w:t xml:space="preserve">L. Unione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Yardeni</w:t>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erell Le Poëc-Celic</w:t>
+                <w:t xml:space="preserve">S. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petcharat Leoyklang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heidi Dorward</w:t>
+                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.9597 -9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01707991v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
+                <w:t xml:space="preserve">Katherine A. Patzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Le Poëc-Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petcharat Leoyklang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Dorward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.297--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315083v1</w:t>
+                <w:t xml:space="preserve">hal-01707991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Petrillo</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guitet,</w:t>
+                <w:t xml:space="preserve">Charles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5512-5515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324074v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
+                <w:t xml:space="preserve">Conformational Selection in Glycomimetics: Human Galectin-1 Only Recognizes syn-Psi-Type Conformations of beta-1,3-Linked Lactose and Its C-Glycosyl Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+                <w:t xml:space="preserve">P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Best</w:t>
+                <w:t xml:space="preserve">V. Roldos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Waldo Saville</w:t>
+                <w:t xml:space="preserve">M. Fernandez-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mui</w:t>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Fernando Martínez</w:t>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78 (15), pp.7380-97. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (43), pp.14581-14590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990546v1</w:t>
+                <w:t xml:space="preserve">hal-00989845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective trihydroxyazepane NagZ inhibitors increase sensitivity of Pseudomonas aeruginosa to beta-lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vadlamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6426,801 +6426,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal rearrangement of seven-membered iminosugars: Synthesis of (−)-adenophorine, (−)-1-epi-adenophorine and derivatives and evaluation as glycosidase inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Nakagawa</w:t>
+                <w:t xml:space="preserve">Daniel Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kato</w:t>
+                <w:t xml:space="preserve">a Waldo Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fernando Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (15), pp.7380-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937553v1</w:t>
+                <w:t xml:space="preserve">hal-00990546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Zaborova</w:t>
+                <w:t xml:space="preserve">Skeletal rearrangement of seven-membered iminosugars: Synthesis of (−)-adenophorine, (−)-1-epi-adenophorine and derivatives and evaluation as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guitet</w:t>
+                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Prencipe</w:t>
+                <w:t xml:space="preserve">J. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blériot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ménand</w:t>
+                <w:t xml:space="preserve">A. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.4803-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949280v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Howe</w:t>
+                <w:t xml:space="preserve">M. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Smith</w:t>
+                <w:t xml:space="preserve">G. Prencipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Marvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932306v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral compounds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Howe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J.-R. Lee</w:t>
+                <w:t xml:space="preserve">L.J. Marvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ardes-Guisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+                <w:t xml:space="preserve">N. Ardes-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (16), pp.4831-8. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+              <w:t xml:space="preserve">, 2013, 21, pp.4831-4838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00856804v1</w:t>
+                <w:t xml:space="preserve">hal-00932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Selection in Glycomimetics: Human Galectin-1 Only Recognizes syn-Psi-Type Conformations of beta-1,3-Linked Lactose and Its C-Glycosyl Derivative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roldos</w:t>
+                <w:t xml:space="preserve">J. D. Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernandez-Alonso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">M. J.-R. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ardes-Guisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vauzeilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301244⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.4831-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989845v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7290,376 +7290,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
+                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Amorim</w:t>
+                <w:t xml:space="preserve">J. Pérez-Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farias Marcelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">M. Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F.J. Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.1008-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834859v1</w:t>
+                <w:t xml:space="preserve">hal-00823367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pérez-Castells</w:t>
+                <w:t xml:space="preserve">Farias Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontanella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Sollogoub</w:t>
+                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823367v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Rauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, (14), pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 356, pp.110-114. </w:t>
@@ -7869,51 +7869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fontelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7990,64 +7990,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. de Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8244,90 +8244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8391,77 +8391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin tetraplexes: first syntheses and potential as cross-linking agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.2238-2240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8486,64 +8486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldo A. Saville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8645,77 +8645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplex of capped-cyclodextrins, synthesis and cross-linking behaviour with a biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.3437-3443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9777,51 +9777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01883367"/>
+    <w:nsid w:val="45F4F79F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10008,51 +10008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bleriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3209-9282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155914723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Johana Espejo-Mojica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherin Ni&#241;o-Traslavi&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval-Trujillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Yorga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Van Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yoshimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foucart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Gourlaouen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Shimadate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashmus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02280f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867329666211222164545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fontelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Asensio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob01402k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01712" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bleriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grishma Vadlamani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Stubbs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Vocadlo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3166" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaufret Bouquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin King" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadlamani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00838D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744683v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ide" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Adachi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Mazur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Nualnoi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L Shaffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abba Ngassimou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00173-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakagome" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Nakagawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kinami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02281F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barycza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Andriamboavonjy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lavoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussarie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barycza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamboavonjy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01823" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Dillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N. Burtnick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hubbard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00502" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968733v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsybina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46646a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.035" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZRC68WF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roldos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301244" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669930v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mondon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203385w" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344204v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh van Tran" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bleriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3209-9282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155914723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Johana Espejo-Mojica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherin Ni&#241;o-Traslavi&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval-Trujillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Yorga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Van Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yoshimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foucart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Gourlaouen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Shimadate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashmus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02280f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867329666211222164545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fontelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Asensio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob01402k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bleriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakagome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Nakagawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kinami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Adachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02281F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grishma Vadlamani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Stubbs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Vocadlo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaufret Bouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin King" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadlamani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00838D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ide" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701756" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Mazur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Nualnoi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L Shaffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abba Ngassimou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00173-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barycza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Andriamboavonjy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lavoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Dillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N. Burtnick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hubbard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00502" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501820v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussarie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barycza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamboavonjy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01823" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989845v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roldos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301244" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968733v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsybina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46646a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937553v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.035" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZRC68WF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669930v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mondon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203385w" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344204v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh van Tran" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>