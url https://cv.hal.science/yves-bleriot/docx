--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1154,542 +1154,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, conformational analysis and glycosidase inhibition of bicyclic nojirimycin C-glycosides based on an octahydrofuro[3,2-b]pyridine motif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Synthesis of 1- C -Diethylphosphonomethyl and -difluoromethyl Iminosugars from Sugar Lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Van Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (11), pp.7581-7585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542825v1</w:t>
+                <w:t xml:space="preserve">hal-03953681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Access to Iminosugar C, C-Glycosides from 6-Azidoketopyranoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Debbah</w:t>
+                <w:t xml:space="preserve">Structural variation of the 3-acetamido-4,5,6-trihydroxyazepane iminosugar through epimerization and C -alkylation leads to low micromolar HexAB and NagZ inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ashmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (25), pp.4542-4546. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.619-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ob02280f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775104v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of 1- C -Diethylphosphonomethyl and -difluoromethyl Iminosugars from Sugar Lactams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, conformational analysis and glycosidase inhibition of bicyclic nojirimycin C-glycosides based on an octahydrofuro[3,2-b]pyridine motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Shimadate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00835⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511, pp.108491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953681v1</w:t>
+                <w:t xml:space="preserve">hal-04542825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variation of the 3-acetamido-4,5,6-trihydroxyazepane iminosugar through epimerization and C -alkylation leads to low micromolar HexAB and NagZ inhibitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. King</w:t>
+                <w:t xml:space="preserve">Stereoselective Access to Iminosugar C, C-Glycosides from 6-Azidoketopyranoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bordes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), pp.619-629. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (25), pp.4542-4546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ob02280f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c01560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526197v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar-Derived Amidines and Congeners: Structures, Glycosidase Inhibition and Applications</w:t>
               </w:r>
@@ -1777,507 +1777,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and chelation study of a fluoroionophore and a glycopeptide based on an aza crown iminosugar structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributing to the Study of Enzymatic and Chemical Glycosyl Transfer Through the Observation and Mimicry of Glycosyl Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108258⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (05), pp.904-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1706073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336072v1</w:t>
+                <w:t xml:space="preserve">hal-04542796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyl Oxocarbenium Ions: Structure, Conformation, Reactivity, and Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Bhuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Franconetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Ardá</w:t>
+                <w:t xml:space="preserve">Yutaka Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Luis Asensio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+                <w:t xml:space="preserve">Zahra Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00021⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.2036-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542812v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to the Study of Enzymatic and Chemical Glycosyl Transfer Through the Observation and Mimicry of Glycosyl Cations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and chelation study of a fluoroionophore and a glycopeptide based on an aza crown iminosugar structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1706073⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 501, pp.108258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2021.108258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542796v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycosyl Oxocarbenium Ions: Structure, Conformation, Reactivity, and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+                <w:t xml:space="preserve">Antonio Franconetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Shimizu</w:t>
+                <w:t xml:space="preserve">Juan Luis Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Abada</w:t>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (4), pp.2036-2041. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (11), pp.2552-2564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007376v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iminosugar-C-glycosides work as pharmacological chaperones of NAGLU, a glycosidase involved in MPS IIIB rare disease</w:t>
               </w:r>
@@ -2397,90 +2397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franconetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,64 +2531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and glycosidase inhibition of conformationally locked DNJ and DMJ derivatives exploiting a 2-oxo- C -allyl iminosugar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Shimadate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Selective Debenzylation of C -Allyl Iminosugars Enables Their Stereocontroled Structure Diversification at the C-2 Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,64 +2942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fontelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bleriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,295 +3442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational flexibility of the glycosidase NagZ allows it to bind structurally diverse inhibitors to suppress β-lactam antibiotic resistance</w:t>
+                <w:t xml:space="preserve">Selective trihydroxylated azepane inhibitors of NagZ, a glycosidase involved in Pseudomonas aeruginosa resistance to β-lactam antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grishma Vadlamani</w:t>
+                <w:t xml:space="preserve">Jaufret Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A Stubbs</w:t>
+                <w:t xml:space="preserve">Dustin King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Desire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Blériot</w:t>
+                <w:t xml:space="preserve">G. Vadlamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Vocadlo</w:t>
+                <w:t xml:space="preserve">G. Benzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.3166⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (21), pp.4609-4619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7OB00838D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176780v1</w:t>
+                <w:t xml:space="preserve">hal-02176734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective trihydroxylated azepane inhibitors of NagZ, a glycosidase involved in Pseudomonas aeruginosa resistance to β-lactam antibiotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational flexibility of the glycosidase NagZ allows it to bind structurally diverse inhibitors to suppress β-lactam antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin King</w:t>
+                <w:t xml:space="preserve">Grishma Vadlamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vadlamani</w:t>
+                <w:t xml:space="preserve">Keith A Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Benzie</w:t>
+                <w:t xml:space="preserve">Jerome Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Iorga</w:t>
+                <w:t xml:space="preserve">David J. Vocadlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (21), pp.4609-4619. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.1161-1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7OB00838D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.3166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176734v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF-Induced Intramolecular C -Arylation and C -Alkylation/Fluorination of 2-Aminoglycopyranoses</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalency To Inhibit and Discriminate Hexosaminidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,721 +4380,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01421190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
+                <w:t xml:space="preserve">Burkholderia pseudomallei Capsular Polysaccharide Recognition by a Monoclonal Antibody Reveals Key Details toward a Biodefense Vaccine and Diagnostics against Melioidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Unione</w:t>
+                <w:t xml:space="preserve">Roberta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bixue Xu</w:t>
+                <w:t xml:space="preserve">Michael J. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Diaz</w:t>
+                <w:t xml:space="preserve">Mary N. Burtnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Poveda</w:t>
+                <w:t xml:space="preserve">Mark A. Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 pp.10513-10521. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 pp.2295-2302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.5b00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366322v1</w:t>
+                <w:t xml:space="preserve">hal-01359499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia pseudomallei Capsular Polysaccharide Recognition by a Monoclonal Antibody Reveals Key Details toward a Biodefense Vaccine and Diagnostics against Melioidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Marchetti</w:t>
+                <w:t xml:space="preserve">Bixue Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Dillon</w:t>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary N. Burtnick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Tamigney Kenfack</w:t>
+                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 pp.10513-10521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.5b00502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359499v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Luo</w:t>
+                <w:t xml:space="preserve">V. Cendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+                <w:t xml:space="preserve">T. Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (43), pp.10734-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136039v1</w:t>
+                <w:t xml:space="preserve">hal-01500682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic deoxynojirimycin derivatives bearing a thiolated, fluorinated or unsaturated N-alkyl chain: identification of potent α-glucosidase and trehalase inhibitors as well as F508del-CFTR correctors.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Legigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thibaudeau</w:t>
+                <w:t xml:space="preserve">A.T. Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">B. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 (43), pp.10734-10744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob01526j⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 13 pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500682v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.T. Tuan</w:t>
+                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Luo</w:t>
+                <w:t xml:space="preserve">Bo Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Desire</w:t>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01340188v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the Tetrasaccharide Repeating Unit of the β-Kdo-Containing Exopolysaccharide from Burkholderia pseudomallei and B. cepacia Complex.</w:t>
               </w:r>
@@ -5214,90 +5214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5476,575 +5476,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+                <w:t xml:space="preserve">R. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.9597 -9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315627v1</w:t>
+                <w:t xml:space="preserve">hal-01059984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Hirokami</w:t>
+                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Patzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Le Poëc-Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petcharat Leoyklang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Dorward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.297--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01311606v1</w:t>
+                <w:t xml:space="preserve">hal-01707991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">N- and C-alkylation of seven-membered iminosugars generates potent glucocerebrosidase inhibitors and F508del-CFTR correctors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hirokami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (44), pp.8977-8996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00325j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01059984v1</w:t>
+                <w:t xml:space="preserve">hal-01311606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petcharat Leoyklang</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Dorward</w:t>
+                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (2), pp.297--308. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5516-5519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707991v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
               </w:r>
@@ -6056,77 +6056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5512-5515. </w:t>
@@ -6292,776 +6292,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective trihydroxyazepane NagZ inhibitors increase sensitivity of Pseudomonas aeruginosa to beta-lactams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Vadlamani</w:t>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Rodrigues</w:t>
+                <w:t xml:space="preserve">M. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tsybina</w:t>
+                <w:t xml:space="preserve">G. Prencipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc46646a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968733v1</w:t>
+                <w:t xml:space="preserve">hal-00949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Waldo Saville</w:t>
+                <w:t xml:space="preserve">J.D. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mui</w:t>
+                <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Fernando Martínez</w:t>
+                <w:t xml:space="preserve">L.J. Marvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ardes-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.4831-4838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990546v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal rearrangement of seven-membered iminosugars: Synthesis of (−)-adenophorine, (−)-1-epi-adenophorine and derivatives and evaluation as glycosidase inhibitors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-branched iminosugars: α-glucosidase inhibition by enantiomers of isoDMDP, isoDGDP, and isoDAB-L-isoDMDP compared to miglitol and miglustat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kato</w:t>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Waldo Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fernando Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (15), pp.7380-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4005487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00937553v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Blériot</w:t>
+                <w:t xml:space="preserve">Selective trihydroxyazepane NagZ inhibitors increase sensitivity of Pseudomonas aeruginosa to beta-lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ménand</w:t>
+                <w:t xml:space="preserve">S. Hur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vadlamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tsybina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (93), pp.10983-10985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc46646a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00949280v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Howe</w:t>
+                <w:t xml:space="preserve">Skeletal rearrangement of seven-membered iminosugars: Synthesis of (−)-adenophorine, (−)-1-epi-adenophorine and derivatives and evaluation as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Smith</w:t>
+                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Marvin</w:t>
+                <w:t xml:space="preserve">J. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ardes-Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">A. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21, pp.4831-4838. </w:t>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.4803-4812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932306v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J.-R. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7083,902 +7083,902 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (16), pp.4831-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Deschamp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Nakagawa</w:t>
+                <w:t xml:space="preserve">A.P. Rauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, (14), pp.129-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836749v1</w:t>
+                <w:t xml:space="preserve">hal-00912807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pérez-Castells</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">P. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.110-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823367v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
+                <w:t xml:space="preserve">Access to l- and d-Iminosugar C-Glycosides from a d-gluco-Derived 6-Azidolactol Exploiting a Ring Isomerization/Alkylation Strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fontelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.870-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol203385w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00834859v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912807v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.Q. Li</w:t>
+                <w:t xml:space="preserve">Farias Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Sollogoub</w:t>
+                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 356, pp.110-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.10.039⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834946v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to l- and d-Iminosugar C-Glycosides from a d-gluco-Derived 6-Azidolactol Exploiting a Ring Isomerization/Alkylation Strategy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pérez-Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mondon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guillard</w:t>
+                <w:t xml:space="preserve">F.J. Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (3), pp.870-3. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.1008-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol203385w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669930v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
               </w:r>
@@ -8016,51 +8016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
@@ -8244,64 +8244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8372,281 +8372,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin tetraplexes: first syntheses and potential as cross-linking agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah F Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Bleriot</w:t>
+                <w:t xml:space="preserve">Waldo A. Saville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Auzely-Velty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark R Wormald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (32), pp.4170-4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.05.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499335v1</w:t>
+                <w:t xml:space="preserve">hal-00580537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis and diabetes: isoLAB and isoDAB, enantiomeric carbon-branched pyrrolidine iminosugars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin tetraplexes: first syntheses and potential as cross-linking agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bleriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Auzely-Velty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2238-2240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00580537v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplex of capped-cyclodextrins, synthesis and cross-linking behaviour with a biopolymer</w:t>
               </w:r>
@@ -8658,64 +8658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.3437-3443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8863,51 +8863,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
+                <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
@@ -8942,118 +8942,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158370v1</w:t>
+                <w:t xml:space="preserve">hal-00158010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future alchemy: account of the ESYOP experiment</w:t>
+                <w:t xml:space="preserve">Looking forward : a glance into the future of organic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desvergnes</w:t>
@@ -9088,94 +9088,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9, pp.127-140. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (6), pp.823-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B601837H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158010v1</w:t>
+                <w:t xml:space="preserve">hal-00158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh van Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9777,51 +9777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45F4F79F"/>
+    <w:nsid w:val="B776596B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10008,51 +10008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bleriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3209-9282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155914723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Johana Espejo-Mojica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherin Ni&#241;o-Traslavi&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval-Trujillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Yorga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Van Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yoshimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foucart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Gourlaouen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Shimadate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashmus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02280f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867329666211222164545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fontelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Asensio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob01402k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bleriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakagome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Nakagawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kinami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Adachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02281F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grishma Vadlamani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Stubbs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Vocadlo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaufret Bouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin King" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadlamani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00838D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ide" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701756" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Mazur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Nualnoi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L Shaffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abba Ngassimou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00173-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barycza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Andriamboavonjy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lavoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Dillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N. Burtnick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hubbard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00502" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501820v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussarie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barycza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamboavonjy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01823" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989845v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roldos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301244" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968733v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsybina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46646a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937553v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.035" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZRC68WF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669930v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mondon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203385w" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344204v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh van Tran" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bleriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3209-9282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155914723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Johana Espejo-Mojica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherin Ni&#241;o-Traslavi&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval-Trujillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Yorga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Van Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yoshimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c01061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Debbah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashmus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob02280f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foucart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Gourlaouen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Shimadate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c01560" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867329666211222164545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1706073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fontelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108258" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Asensio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob01402k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bleriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.11.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Nakagome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinpei Nakagawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kinami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Adachi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02281F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaufret Bouquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin King" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vadlamani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00838D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grishma Vadlamani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Stubbs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Vocadlo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ide" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701756" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01574599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Mazur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapat Nualnoi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L Shaffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abba Ngassimou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00173-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barycza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Andriamboavonjy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lavoie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359499v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Dillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary N. Burtnick" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hubbard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501820v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laroussarie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barycza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamboavonjy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamigney Kenfack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01823" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirokami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00325j" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989845v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roldos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301244" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah F Jenkinson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Best" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Waldo Saville" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernando Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4005487" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsybina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46646a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.035" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZRC68WF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mondon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol203385w" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo A. Saville" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wormald" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.05.131" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SL90CJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desvergnes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.09.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N747Z0R7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B601837H" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PSHB7PR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344140v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344204v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh van Tran" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>