--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1652,252 +1652,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Spots for Protein Partnerships at the Surface of Cholinesterases and Related α/β Hydrolase Fold Proteins or Domains—A Structural Perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic and enzymatic characterization of 3-O-sulfotransferase SNPs associated with Plasmodium falciparum parasitaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Iché-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Saesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23010035⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.534-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwy038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802955v1</w:t>
+                <w:t xml:space="preserve">hal-02045171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and enzymatic characterization of 3-O-sulfotransferase SNPs associated with Plasmodium falciparum parasitaemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot Spots for Protein Partnerships at the Surface of Cholinesterases and Related α/β Hydrolase Fold Proteins or Domains—A Structural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (7), pp.534-541. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwy038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045171v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosylate and move! The glycosyltransferase Maf is involved in bacterial flagella formation</w:t>
               </w:r>
@@ -2011,63 +2011,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase–a guide for the treatment of Pompe disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Roig-Zamboni</w:t>
+                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase-a guide for the treatment of Pompe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cobucci-Ponzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2094,114 +2094,114 @@
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Germany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1111. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802847v1</w:t>
+                <w:t xml:space="preserve">hal-03158352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase-a guide for the treatment of Pompe disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
+                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase–a guide for the treatment of Pompe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cobucci-Ponzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2228,376 +2228,376 @@
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Germany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158352v1</w:t>
+                <w:t xml:space="preserve">hal-01802847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into a family 39 glycoside hydrolase from the gut symbiont Bacteroides cellulosilyticus WH2</w:t>
+                <w:t xml:space="preserve">Cyclic imine toxins from dinoflagellates: a growing family of potent antagonists of the nicotinic acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Garron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Nurizzo</w:t>
+                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 197 (3), pp.227-235. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.41 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2016.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581622v1</w:t>
+                <w:t xml:space="preserve">hal-01661784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic imine toxins from dinoflagellates: a growing family of potent antagonists of the nicotinic acetylcholine receptors</w:t>
+                <w:t xml:space="preserve">Structural insights into a family 39 glycoside hydrolase from the gut symbiont Bacteroides cellulosilyticus WH2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+                <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+                <w:t xml:space="preserve">Marie-Line Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
+                <w:t xml:space="preserve">Didier Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142, pp.41 - 51. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197 (3), pp.227-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.13995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661784v1</w:t>
+                <w:t xml:space="preserve">hal-01581622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional insights into the periplasmic detector domain of the GacS histidine kinase controlling biofilm formation in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR assignments of the GacS histidine-kinase periplasmic detection domain from Pseudomonas aeruginosa PAO1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,429 +3049,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Macrocyclic Imines, Pinnatoxins A and G: Structural Determinants and Functional Properties to Distinguish Neuronal α7 from Muscle α12βγδ nAChRs.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and biochemical characterization of the -N-acetylglucosaminidase from Thermotoga maritima: Toward rationalization of mechanistic knowledge in the GH73 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Reynaud</w:t>
+                <w:t xml:space="preserve">A. Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mengin-Lecreulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2015.04.009⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178822v1</w:t>
+                <w:t xml:space="preserve">hal-03533408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for carbohydrate binding properties of a plant chitinase-like agglutinin with conserved catalytic machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy J. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Els J. M. Van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 190 (2), pp.115-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2015.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical characterization of the -N-acetylglucosaminidase from Thermotoga maritima: Toward rationalization of mechanistic knowledge in the GH73 family</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Nurizzo</w:t>
+                <w:t xml:space="preserve">Marine Macrocyclic Imines, Pinnatoxins A and G: Structural Determinants and Functional Properties to Distinguish Neuronal α7 from Muscle α12βγδ nAChRs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mengin-Lecreulx</w:t>
+                <w:t xml:space="preserve">Morgane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.319-330. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.1106-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533408v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of snake venom acetylcholinesterase in complex with inhibitory antibody fragment Fab410 bound at the peripheral site - Evidence for open and closed states of a back door channel</w:t>
               </w:r>
@@ -3555,386 +3555,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Characterization of the Clostridium perfringens N-Acetylmannosamine-6-phosphate 2-Epimerase Essential for the Sialic Acid Salvage Pathway</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The neuroligins and their neurexin ligands: from structure to function at the synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m114.604272⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.387-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12031-014-0234-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209608v1</w:t>
+                <w:t xml:space="preserve">hal-03270068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroligins and their neurexin ligands: from structure to function at the synapse</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and biochemical characterization of the β-N-acetylglucosaminidase from Thermotoga maritima: toward rationalization of mechanistic knowledge in the GH73 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mengin-Lecreulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12031-014-0234-6⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270068v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical characterization of the β-N-acetylglucosaminidase from Thermotoga maritima: toward rationalization of mechanistic knowledge in the GH73 family</w:t>
+                <w:t xml:space="preserve">Structural and Functional Characterization of the Clostridium perfringens N-Acetylmannosamine-6-phosphate 2-Epimerase Essential for the Sialic Acid Salvage Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lipski</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Hervé</w:t>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mengin-Lecreulx</w:t>
+                <w:t xml:space="preserve">James A Brannigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (51), pp.35215 - 35224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m114.604272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219307v1</w:t>
+                <w:t xml:space="preserve">hal-03209608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the origin and divergence of cholinesterases and neuroligins: the evolution of synaptic proteins</w:t>
               </w:r>
@@ -4044,295 +4044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Monoclonal Antibodies that Inhibit Acetylcholinesterase by Targeting the Peripheral Site and Backdoor Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESTHER, the database of the α/β-hydrolase fold superfamily of proteins: tools to explore diversity of functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Velluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lamourette</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077226⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771534v1</w:t>
+                <w:t xml:space="preserve">hal-01218998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTHER, the database of the α/β-hydrolase fold superfamily of proteins: tools to explore diversity of functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Monoclonal Antibodies that Inhibit Acetylcholinesterase by Targeting the Peripheral Site and Backdoor Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosthène Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mondielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Velluet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Patricia Lamourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41, pp.423-429. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e77226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218998v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins with an alpha/beta hydrolase fold: Relationships between subfamilies in an ever-growing superfamily.</w:t>
               </w:r>
@@ -4473,51 +4473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Insights into Antibody Sequestering and Neutralizing of Na+ Channel α-Type Modulator from Old World Scorpion Venom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor P Fabrichny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mondielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,157 +4588,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a polyisoprenoid binding domain from Saccharophagus degradans implicated in plant cell wall breakdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Vincent</w:t>
+                <w:t xml:space="preserve">Crystal Structure of the GalNAc/Gal-Specific Agglutinin from the Phytopathogenic Ascomycete Sclerotinia sclerotiorum Reveals Novel Adaptation of a β-Trefoil Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dal Molin</w:t>
+                <w:t xml:space="preserve">Willy J Peumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Weiner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Els J M van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 584 (8), pp.1577-1584. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (4), pp.715-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281277v1</w:t>
+                <w:t xml:space="preserve">hal-03160488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function relationships of the alpha/beta-hydrolase fold domain of neuroligin: A comparison with acetylcholinesterase.</w:t>
               </w:r>
@@ -4994,161 +4998,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the GalNAc/Gal-Specific Agglutinin from the Phytopathogenic Ascomycete Sclerotinia sclerotiorum Reveals Novel Adaptation of a β-Trefoil Domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
+                <w:t xml:space="preserve">Structure of a polyisoprenoid binding domain from Saccharophagus degradans implicated in plant cell wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy J Peumans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
+                <w:t xml:space="preserve">David Dal Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els J M van Damme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 400 (4), pp.715-723. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584 (8), pp.1577-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160488v1</w:t>
+                <w:t xml:space="preserve">hal-03281277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the exquisite selectivity of neurexin/neuroligin synaptic interactions.</w:t>
               </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd T Talley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (13), pp.6076-81. </w:t>
@@ -5730,51 +5730,51 @@
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Agnes Guilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2009, 284 (48), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.034975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5933,51 +5933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosyltransferases, glycoside hydrolases: surprise, surprise!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,265 +6177,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des glycosidases bactériennes pour du sang universel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial glycosidases for the production of universal red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyong P Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Pietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20072389703⟩</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt1298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160530v1</w:t>
+                <w:t xml:space="preserve">hal-03160531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial glycosidases for the production of universal red blood cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des glycosidases bactériennes pour du sang universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt1298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20072389703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160531v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of the Synaptic Protein Neuroligin and Its β-Neurexin Complex: Determinants for Folding and Cell Adhesion</w:t>
               </w:r>
@@ -7746,51 +7746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into AChE inhibition by monoclonal antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosthène Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,429 +7873,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-frame inhibitor captures acetylcholinesterase in a unique conformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structure of Thermotoga maritima ␣-L-Fucosidase INSIGHTS INTO THE CATALYTIC MECHANISM AND THE MOLECULAR BASIS FOR FUCOSIDOSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bourne</w:t>
+                <w:t xml:space="preserve">Christophe Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kolb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Radic</w:t>
+                <w:t xml:space="preserve">Takeshi Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sharpless</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Taylor</w:t>
+                <w:t xml:space="preserve">Chris A Tarling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen G Withers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0308206100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M313783200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263174v1</w:t>
+                <w:t xml:space="preserve">hal-03160668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Thermotoga maritima ␣-L-Fucosidase INSIGHTS INTO THE CATALYTIC MECHANISM AND THE MOLECULAR BASIS FOR FUCOSIDOSIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bignon</w:t>
+                <w:t xml:space="preserve">Aspergillus niger Protein EstA Defines a New Class of Fungal Esterases within the α/β Hydrolase Fold Superfamily of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Nishimura</w:t>
+                <w:t xml:space="preserve">Alinda A Hasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris A Tarling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen G Withers</w:t>
+                <w:t xml:space="preserve">Leo H de Graaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M313783200⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.677 - 687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2004.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160668v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus niger Protein EstA Defines a New Class of Fungal Esterases within the α/β Hydrolase Fold Superfamily of Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Freeze-frame inhibitor captures acetylcholinesterase in a unique conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alinda A Hasper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianick Juin</w:t>
+                <w:t xml:space="preserve">H. Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo H de Graaff</w:t>
+                <w:t xml:space="preserve">K. Sharpless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12, pp.677 - 687. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (6), pp.1449-1454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2004.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0308206100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263177v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of E. coli YddE Protein Reveals a Striking Homology With Diaminopimelate Epimerase</w:t>
               </w:r>
@@ -8427,90 +8427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Catalytic Nucleophile of the Family 29 α-L-Fucosidase from Thermotoga maritima through Trapping of a Covalent Glycosyl-Enzyme Intermediate and Mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris A Tarling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouming He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9358,252 +9358,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Mouse Acetylcholinesterase</w:t>
+                <w:t xml:space="preserve">Conformational Flexibility of the Acetylcholinesterase Tetramer Suggested by X-ray Crystallography*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Palmer Taylor</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 274 (5), pp.2963-2970. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 274 (43), pp.30370-30376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262510v1</w:t>
+                <w:t xml:space="preserve">hal-03262571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Flexibility of the Acetylcholinesterase Tetramer Suggested by X-ray Crystallography*</w:t>
+                <w:t xml:space="preserve">Crystal Structure of Mouse Acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grassi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 274 (43), pp.30370-30376</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 274 (5), pp.2963-2970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.5.2963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262571v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of mouse acetylcholinesterase by fasciculin: Crystal structure of the complex and mutagenesis of fasciculin</w:t>
               </w:r>
@@ -12821,51 +12821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0041E969"/>
+    <w:nsid w:val="B1745D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13052,51 +13052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3850-0548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07075943X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03799115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Raj Gnawali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dixon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violla Bassim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02388775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020254" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02339215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818333116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Murat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cobucci-Ponzano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Iacono" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmina Ferrara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Germany" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01263-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nurizzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.11.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. Van Damme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.01.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lipski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nurizzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dal Molin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.03.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong Peter Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Bennett" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Levery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10242420903424259" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J Peumans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J M van Damme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Soprano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Agnes Guilhon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.034975" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Round" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02264.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHGMBH5S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2008.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNBH04M7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389703" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong P Liu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiping Yuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Pietz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1298" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stadthagen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160568v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Scappuccini-Calvo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frassinetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A Tarling" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Withers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313783200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grassick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HFQLS99-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouming He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306610200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Valencia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902013938" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5TRBFQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319729v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Houl&#232;s Astoul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Peumans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J.M. Van Damme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020856" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02007250v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peneff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fassy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011225200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313562v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadziola" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kw Rodenburg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coddeville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montreuil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. N&#233;sa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Delage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876904v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847403v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roug&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3850-0548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07075943X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03799115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Raj Gnawali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dixon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violla Bassim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02388775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020254" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02339215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818333116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Murat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cobucci-Ponzano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Iacono" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmina Ferrara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Germany" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01263-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nurizzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.11.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lipski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nurizzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. Van Damme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.01.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J Peumans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J M van Damme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.038" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong Peter Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Bennett" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Levery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10242420903424259" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dal Molin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.03.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Soprano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Agnes Guilhon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.034975" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Round" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02264.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHGMBH5S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2008.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNBH04M7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong P Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiping Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Pietz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1298" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160530v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389703" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stadthagen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160568v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Scappuccini-Calvo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frassinetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A Tarling" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Withers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313783200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grassick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HFQLS99-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouming He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306610200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Valencia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902013938" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5TRBFQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319729v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Houl&#232;s Astoul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Peumans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J.M. Van Damme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020856" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02007250v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peneff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fassy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011225200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313562v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadziola" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kw Rodenburg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coddeville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montreuil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. N&#233;sa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Delage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876904v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847403v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roug&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>