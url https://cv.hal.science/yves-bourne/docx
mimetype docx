--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1652,252 +1652,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and enzymatic characterization of 3-O-sulfotransferase SNPs associated with Plasmodium falciparum parasitaemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot Spots for Protein Partnerships at the Surface of Cholinesterases and Related α/β Hydrolase Fold Proteins or Domains—A Structural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwy038⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045171v1</w:t>
+                <w:t xml:space="preserve">hal-01802955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Spots for Protein Partnerships at the Surface of Cholinesterases and Related α/β Hydrolase Fold Proteins or Domains—A Structural Perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic and enzymatic characterization of 3-O-sulfotransferase SNPs associated with Plasmodium falciparum parasitaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Iché-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Saesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (1), </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.534-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23010035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwy038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802955v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosylate and move! The glycosyltransferase Maf is involved in bacterial flagella formation</w:t>
               </w:r>
@@ -2011,593 +2011,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase-a guide for the treatment of Pompe disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclic imine toxins from dinoflagellates: a growing family of potent antagonists of the nicotinic acetylcholine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Cobucci-Ponzano</w:t>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Iacono</w:t>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmina Ferrara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanley Germany</w:t>
+                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01263-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158352v1</w:t>
+                <w:t xml:space="preserve">hal-01661784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase–a guide for the treatment of Pompe disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stanley Germany</w:t>
+                <w:t xml:space="preserve">Structural insights into a family 39 glycoside hydrolase from the gut symbiont Bacteroides cellulosilyticus WH2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197 (3), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2016.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01263-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802847v1</w:t>
+                <w:t xml:space="preserve">hal-01581622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic imine toxins from dinoflagellates: a growing family of potent antagonists of the nicotinic acetylcholine receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
+                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase–a guide for the treatment of Pompe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Roig-Zamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cobucci-Ponzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmina Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Germany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13995⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661784v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into a family 39 glycoside hydrolase from the gut symbiont Bacteroides cellulosilyticus WH2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of human lysosomal acid α-glucosidase-a guide for the treatment of Pompe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cobucci-Ponzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
+                <w:t xml:space="preserve">Maria Carmina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Garron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Nurizzo</w:t>
+                <w:t xml:space="preserve">Stanley Germany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01263-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2016.11.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01581622v1</w:t>
+                <w:t xml:space="preserve">hal-03158352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional insights into the periplasmic detector domain of the GacS histidine kinase controlling biofilm formation in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR assignments of the GacS histidine-kinase periplasmic detection domain from Pseudomonas aeruginosa PAO1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ali-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,429 +3049,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical characterization of the -N-acetylglucosaminidase from Thermotoga maritima: Toward rationalization of mechanistic knowledge in the GH73 family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine Macrocyclic Imines, Pinnatoxins A and G: Structural Determinants and Functional Properties to Distinguish Neuronal α7 from Muscle α12βγδ nAChRs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lipski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mengin-Lecreulx</w:t>
+                <w:t xml:space="preserve">Morgane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.1106-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533408v1</w:t>
+                <w:t xml:space="preserve">hal-01178822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for carbohydrate binding properties of a plant chitinase-like agglutinin with conserved catalytic machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy J. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Els J. M. Van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 190 (2), pp.115-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsb.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Macrocyclic Imines, Pinnatoxins A and G: Structural Determinants and Functional Properties to Distinguish Neuronal α7 from Muscle α12βγδ nAChRs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+                <w:t xml:space="preserve">Structural and biochemical characterization of the -N-acetylglucosaminidase from Thermotoga maritima: Toward rationalization of mechanistic knowledge in the GH73 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nurizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Reynaud</w:t>
+                <w:t xml:space="preserve">D. Mengin-Lecreulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (6), pp.1106-15. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.319-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2015.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178822v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of snake venom acetylcholinesterase in complex with inhibitory antibody fragment Fab410 bound at the peripheral site - Evidence for open and closed states of a back door channel</w:t>
               </w:r>
@@ -3555,252 +3555,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuroligins and their neurexin ligands: from structure to function at the synapse</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and biochemical characterization of the β-N-acetylglucosaminidase from Thermotoga maritima: toward rationalization of mechanistic knowledge in the GH73 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nurizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mengin-Lecreulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12031-014-0234-6⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270068v1</w:t>
+                <w:t xml:space="preserve">hal-03219307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical characterization of the β-N-acetylglucosaminidase from Thermotoga maritima: toward rationalization of mechanistic knowledge in the GH73 family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The neuroligins and their neurexin ligands: from structure to function at the synapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwu113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.387-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12031-014-0234-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219307v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Characterization of the Clostridium perfringens N-Acetylmannosamine-6-phosphate 2-Epimerase Essential for the Sialic Acid Salvage Pathway</w:t>
               </w:r>
@@ -4588,597 +4588,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the GalNAc/Gal-Specific Agglutinin from the Phytopathogenic Ascomycete Sclerotinia sclerotiorum Reveals Novel Adaptation of a β-Trefoil Domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
+                <w:t xml:space="preserve">Structure of a polyisoprenoid binding domain from Saccharophagus degradans implicated in plant cell wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy J Peumans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
+                <w:t xml:space="preserve">David Dal Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els J M van Damme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 400 (4), pp.715-723. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584 (8), pp.1577-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160488v1</w:t>
+                <w:t xml:space="preserve">hal-03281277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships of the alpha/beta-hydrolase fold domain of neuroligin: A comparison with acetylcholinesterase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel α-N-acetylgalactosaminidase family with an NAD+-dependent catalytic mechanism suitable for enzymatic removal of blood group A antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Palmer Taylor</w:t>
+                <w:t xml:space="preserve">Qiyong Peter Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B Levery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.01.030⟩</w:t>
+              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10242420903424259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482300v1</w:t>
+                <w:t xml:space="preserve">hal-03160498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel α-N-acetylgalactosaminidase family with an NAD+-dependent catalytic mechanism suitable for enzymatic removal of blood group A antigens</w:t>
+                <w:t xml:space="preserve">Crystal Structure of the GalNAc/Gal-Specific Agglutinin from the Phytopathogenic Ascomycete Sclerotinia sclerotiorum Reveals Novel Adaptation of a β-Trefoil Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qiyong Peter Liu</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric P Bennett</w:t>
+                <w:t xml:space="preserve">Willy J Peumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven B Levery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Els J M van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (1), pp.22-32. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (4), pp.715-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10242420903424259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160498v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a polyisoprenoid binding domain from Saccharophagus degradans implicated in plant cell wall breakdown</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-function relationships of the alpha/beta-hydrolase fold domain of neuroligin: A comparison with acetylcholinesterase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dal Molin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronald Weiner</w:t>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2010.03.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281277v1</w:t>
+                <w:t xml:space="preserve">hal-00482300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the exquisite selectivity of neurexin/neuroligin synaptic interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Comoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd T Talley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (13), pp.6076-81. </w:t>
@@ -5933,51 +5933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosyltransferases, glycoside hydrolases: surprise, surprise!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,442 +6043,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene overexpression and biochemical characterization of the biotechnologically relevant chlorogenic acid hydrolase from Aspergillus niger</w:t>
+                <w:t xml:space="preserve">Bacterial glycosidases for the production of universal red blood cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Benoit</w:t>
+                <w:t xml:space="preserve">Qiyong P Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Asther</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bourne</w:t>
+                <w:t xml:space="preserve">Huaiping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+                <w:t xml:space="preserve">Greg Pietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00374-07⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt1298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658406v1</w:t>
+                <w:t xml:space="preserve">hal-03160531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial glycosidases for the production of universal red blood cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des glycosidases bactériennes pour du sang universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt1298⟩</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20072389703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160531v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des glycosidases bactériennes pour du sang universel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+                <w:t xml:space="preserve">Gene overexpression and biochemical characterization of the biotechnologically relevant chlorogenic acid hydrolase from Aspergillus niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (17), pp.5624-5632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20072389703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00374-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160530v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of the Synaptic Protein Neuroligin and Its β-Neurexin Complex: Determinants for Folding and Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fabrichny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6568,51 +6568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LppX is a lipoprotein required for the translocation of phthiocerol dimycocerosates to the surface of Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,307 +7067,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the conserved hypothetical protein Rv1155 from Mycobacterium tuberculosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
+                <w:t xml:space="preserve">A. niger protein “EstA”, perhaps a new electrotactin, defines a new class of fungal esterases within the α/β hydrolase fold superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loréna Scappuccini-Calvo</w:t>
+                <w:t xml:space="preserve">Alinda Hasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Frassinetti</w:t>
+                <w:t xml:space="preserve">Henri Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.11.069⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 157-158, pp.395-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160568v1</w:t>
+                <w:t xml:space="preserve">hal-03263187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. niger protein “EstA”, perhaps a new electrotactin, defines a new class of fungal esterases within the α/β hydrolase fold superfamily</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Renault</w:t>
+                <w:t xml:space="preserve">Crystal structure of the conserved hypothetical protein Rv1155 from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianick Juin</w:t>
+                <w:t xml:space="preserve">Loréna Scappuccini-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frassinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.072⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03263187v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a Cbtx-AChBP complex reveals essential interactions between snake alpha-neurotoxins and nicotinic receptors,</w:t>
               </w:r>
@@ -7759,51 +7759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosthène Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,64 +8039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alinda A Hasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianick Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo H de Graaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9047,51 +9047,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 367 (3), pp.817-824. </w:t>
+              <w:t xml:space="preserve">, 2002, 367 (3), pp.817-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20020856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -12821,51 +12821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1745D79"/>
+    <w:nsid w:val="847FA7BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13052,51 +13052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3850-0548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07075943X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03799115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Raj Gnawali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dixon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violla Bassim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02388775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020254" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02339215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818333116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Murat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cobucci-Ponzano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Iacono" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmina Ferrara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Germany" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01263-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nurizzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.11.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lipski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nurizzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. Van Damme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.01.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J Peumans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J M van Damme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.038" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong Peter Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Bennett" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Levery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10242420903424259" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281277v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dal Molin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.03.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Soprano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Agnes Guilhon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.034975" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Round" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02264.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHGMBH5S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2008.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNBH04M7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong P Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiping Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Pietz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1298" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160530v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389703" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stadthagen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160568v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Scappuccini-Calvo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frassinetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A Tarling" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Withers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313783200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grassick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HFQLS99-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouming He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306610200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Valencia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902013938" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5TRBFQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319729v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Houl&#232;s Astoul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Peumans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J.M. Van Damme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020856" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02007250v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peneff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fassy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011225200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313562v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadziola" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kw Rodenburg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coddeville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montreuil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. N&#233;sa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Delage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876904v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847403v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roug&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-bourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3850-0548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07075943X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03799115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Raj Gnawali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16645" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dixon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violla Bassim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Porter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trobiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meringolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Diamanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.09.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semeli Platsaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Tu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brazzolotto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2019.05.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02388775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020254" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02339215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Monneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1818333116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23010035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Murat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nurizzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.11.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cobucci-Ponzano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Iacono" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmina Ferrara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Germany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01263-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barry Sharpless" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b11384" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.04.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. Van Damme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.01.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lipski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nurizzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwu113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.603902" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lipski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mengin-Lecreulx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03270068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-014-0234-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;lissier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Brannigan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.604272" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-013-0194-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Velluet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Essono" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077226" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2012.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J83MCDTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dal Molin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Weiner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.03.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong Peter Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Bennett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Levery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10242420903424259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J Peumans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J M van Damme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.01.030" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRT524J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106820e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd T Talley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912372107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Soprano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Agnes Guilhon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.034975" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Round" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bordi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02264.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHGMBH5S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2008.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNBH04M7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyong P Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiping Yuan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Pietz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1298" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389703" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00374-07" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fabrichny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Miller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Stadthagen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott B Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huxford" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603018200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda Hasper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chahinian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.072" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3RD5S4P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160568v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Scappuccini-Calvo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frassinetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.11.069" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Talley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansen S. B." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb H. C." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharpless K. B." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600828" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50C4RCWC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A Tarling" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Withers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M313783200" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinda A Hasper" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo H de Graaff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kolb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sharpless" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308206100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grassick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HFQLS99-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouming He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306610200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Valencia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902013938" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5TRBFQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaihsu Tai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongye Shen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Henchman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja017310h" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KWCDMBPL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319729v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Houl&#232;s Astoul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Peumans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J.M. Van Damme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020856" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02007250v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peneff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fassy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011225200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03263149v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dannenberg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Pollmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Pongs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m009373200" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262571v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Bougis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.5.2963" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262468v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Prowse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-0101(98)00154-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGGB9Z5B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313562v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadziola" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kw Rodenburg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262129v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimond B.G. Ravelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Raves" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vellom" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5560050411" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03262026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(95)90128-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svensson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coddeville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montreuil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. N&#233;sa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713297v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Delage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334376v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13925" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837602v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876904v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799243v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471364v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602789v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray E. Selkirk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847403v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roug&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Talley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taylor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kanter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03338882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>