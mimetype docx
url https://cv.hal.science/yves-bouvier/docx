--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -875,273 +875,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-patrimonialisation d'un site. L'industrie chimique à Bozel-Villard du Planay</w:t>
+                <w:t xml:space="preserve">Émilie PACK. Sur la corde raide, l’industrie textile française entre crises et transformations, 1930 à 1960. Thèse de doctorat d’histoire, sous la direction de Frédéric Attal Soutenue le 17 décembre 2024 à l’Université polytechnique Hauts de France, à Valenciennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 86, pp.10-14</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, p.186-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378218v1</w:t>
+                <w:t xml:space="preserve">hal-05378236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie PACK. Sur la corde raide, l’industrie textile française entre crises et transformations, 1930 à 1960. Thèse de doctorat d’histoire, sous la direction de Frédéric Attal Soutenue le 17 décembre 2024 à l’Université polytechnique Hauts de France, à Valenciennes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quarante ans de recherches en histoire de l’électricité et de l’énergie portées par l’Association pour l’histoire de l’électricité en France et le Comité d’histoire de l’électricité et de l’énergie : apports, limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 13 (1), pp.1e-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jehrhe.013.0001e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378236v1</w:t>
+                <w:t xml:space="preserve">hal-05378235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarante ans de recherches en histoire de l’électricité et de l’énergie portées par l’Association pour l’histoire de l’électricité en France et le Comité d’histoire de l’électricité et de l’énergie : apports, limites et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-patrimonialisation d'un site. L'industrie chimique à Bozel-Villard du Planay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoine industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jehrhe.013.0001e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05378235v1</w:t>
+                <w:t xml:space="preserve">hal-05378218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Compagnie générale de radiologie (1930-1987) : une trajectoire industrielle interrompue dans l’imagerie médicale</w:t>
               </w:r>
@@ -1408,264 +1408,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets et produits de consommation de masse : un risque sanitaire quotidien, 1962-1974</w:t>
+                <w:t xml:space="preserve">Arsène d’Arsonval, « manieur d’outils » au service de l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé publique sous Georges Pompidou. Politique, recherche et société (1962-1974)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, p.109-121, 2024, 9783034349338. </w:t>
+              <w:t xml:space="preserve">À bras-le-corps ! Savants et instruments au Collège de France au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b21919⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éditions du Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-133, 2024, Catalogues d’exposition, 978-2-7226-0647-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378248v1</w:t>
+                <w:t xml:space="preserve">hal-05168880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène d’Arsonval, « manieur d’outils » au service de l’industrie</w:t>
+                <w:t xml:space="preserve">Le volontarisme face à l’ouverture : l’économie des années 1969 à 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Roussel; Frédéric Turpin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À bras-le-corps ! Savants et instruments au Collège de France au XIXe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-133, 2024, Catalogues d’exposition, 978-2-7226-0647-0</w:t>
+              <w:t xml:space="preserve">Histoire de la Ve République, tome 1, 1958-1981</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouquins, p. 568-595, 2024, 978-2382920978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168880v1</w:t>
+                <w:t xml:space="preserve">hal-05378240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volontarisme face à l’ouverture : l’économie des années 1969 à 1974</w:t>
+                <w:t xml:space="preserve">Objets et produits de consommation de masse : un risque sanitaire quotidien, 1962-1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Roussel; Frédéric Turpin. </w:t>
+              <w:t xml:space="preserve">Chistine Manigand; Pascal Griset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de la Ve République, tome 1, 1958-1981</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La santé publique sous Georges Pompidou. Politique, recherche et société (1962-1974)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p.109-121, 2024, 9783034349338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378240v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations économiques, 1958-1969 : Changer l’économie</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Frommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.011.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k1p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/bras-le-corps-9782722606470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n5c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Dorel-Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Frommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.011.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k1p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/bras-le-corps-9782722606470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n5c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Dorel-Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>