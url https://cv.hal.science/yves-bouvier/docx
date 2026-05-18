--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -875,273 +875,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie PACK. Sur la corde raide, l’industrie textile française entre crises et transformations, 1930 à 1960. Thèse de doctorat d’histoire, sous la direction de Frédéric Attal Soutenue le 17 décembre 2024 à l’Université polytechnique Hauts de France, à Valenciennes.</w:t>
+                <w:t xml:space="preserve">Re-patrimonialisation d'un site. L'industrie chimique à Bozel-Villard du Planay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118, p.186-187</w:t>
+              <w:t xml:space="preserve">Patrimoine industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378236v1</w:t>
+                <w:t xml:space="preserve">hal-05378218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarante ans de recherches en histoire de l’électricité et de l’énergie portées par l’Association pour l’histoire de l’électricité en France et le Comité d’histoire de l’électricité et de l’énergie : apports, limites et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émilie PACK. Sur la corde raide, l’industrie textile française entre crises et transformations, 1930 à 1960. Thèse de doctorat d’histoire, sous la direction de Frédéric Attal Soutenue le 17 décembre 2024 à l’Université polytechnique Hauts de France, à Valenciennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, p.186-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378235v1</w:t>
+                <w:t xml:space="preserve">hal-05378236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-patrimonialisation d'un site. L'industrie chimique à Bozel-Villard du Planay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quarante ans de recherches en histoire de l’électricité et de l’énergie portées par l’Association pour l’histoire de l’électricité en France et le Comité d’histoire de l’électricité et de l’énergie : apports, limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine industriel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 13 (1), pp.1e-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jehrhe.013.0001e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378218v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Compagnie générale de radiologie (1930-1987) : une trajectoire industrielle interrompue dans l’imagerie médicale</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Frommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.011.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k1p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/bras-le-corps-9782722606470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n5c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Dorel-Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigui&#233; Renan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Varaschin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1182577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Frommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jehrhe.013.0001e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.011.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k1p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/bras-le-corps-9782722606470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n5c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782369424680" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Dorel-Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>