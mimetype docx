--- v0 (2026-03-24)
+++ v1 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Cadot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cadot Yves カドー・イブMaître de conférences HDRUniversité de Toulouse-Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (4/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itsutsu no kata-logie (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (2/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (3/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liberté du randori et de la contrainte du kata : le monde à l’envers ? (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Shu - ha -ri »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yashima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liberté du randori et de la contrainte du kata : le monde à l’envers ? (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (1/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du sens de &amp;quot;Faire du judo&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tokyo 1964/2021-21 : le judo, l’enjeu des Jeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une académie pour &amp;quot;l’autre pays du judo&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô, un entourage porteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itsutsu no kata-logie (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ukemi, &amp;quot;recevoir dans sa chair&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la technique au judo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vacance de stages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intrications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la mobilité à l’efficacité (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maai, cette distance qui nous unit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Finir sur un bon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kôdôkan shitennô : les Quatre Rois célestes du Kôdôkan (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la mobilité à l’efficacité (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Association des gradés, une stratégie d’unification »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kôdôkan shitennô : les Quatre Rois célestes du Kôdôkan (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô, la foi en l’homme (dossier) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kata, imposture et posture (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hirose Takeo, ce héros oublié »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kata, imposture et posture (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du fond à la forme, ou l’inversion des valeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du combat arbitré »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le meilleur ennemi du bien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gokyô, le livre des secrets ? (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jûdô et sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gôjû, la féconde tension »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gokyô, le livre des secrets ? (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du go mais, surtout, du sen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le judo est-il de droite ou de gauche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Osae-komi, tout sauf l’immobilisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの柔道指導者資格制度を考える</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsuyuki Ｈamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">武道学研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">柔道で教える「伝統的な行動の仕方」「伝統的な考え方」の具体</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves カドー・イブ Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">体育科教育</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">嘉納治五郎－身体と心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">国際日本学研究叢書 Center for International Japan-Studies Research Monograph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo : de la contrainte à la liberté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Feb 2022, Milan (Virtual Workshop), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps de la Nation à venir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les enfants de l’Ère Meiji : nouveaux modèles, nouveaux comportements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Culture du Japon à Paris, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le grade – éléments de réflexion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés de la Fédération française de judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Temple-sur-Lot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Randori : de la forme à la non-forme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Oct 2022, Milan (Virtual Workshop), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo : dépasser le combat - Une histoire de survie, du champ de bataille à la société moderne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Furansu ni okeru jûdô no shakaiteki yakuwari » 「フランスにおける柔道の社会的役割」 (le rôle social du judo en France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17回KOBE自他共栄CUP国際柔道シンポジウム, (17e Coupe jita kyôei – symposium international sur le judo de Kôbe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Kobe (Virtual), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kokutai : corps physique – corps politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche Éducation, Enfance-s et Société en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE, Feb 2021, Paris (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô Jigorô - Ses vies, ses oeuvres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondô de la ligue Occitanie de judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue de judo d'Occitanie, May 2021, Toulouse (Virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction to Judo History, Judo in Society and Judo Didactics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre d’une formation visant à l’obtention d’un diplôme universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Université de Dalarna, Jan 2021, Dalarna (Virtual workshop), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondô de la ligue Occitanie de judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue de judo d'Occitanie, Nov 2020, Toulouse (Virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« History of teaching & coaching in judo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">formation continue des professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération suédoise de judo, Sep 2020, Lindesberg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pédagogie du judo ou par le judo ? Questionner une pratique globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre des Causeries de l’espace philosophique de l’Université de Namur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPHIN, Nov 2019, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is judo? What does it have to say nowadays? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European judo science &amp; research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo: the culture of uke »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Oct 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo, histoire et actualité » (matin), « Kanô Jigorô » (soir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des professeurs de Judo Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération québécoise de judo, Aug 2019, Sainte-Marie, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A short journey in the wor[l]ds of judo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EJU Judo Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Judo Union, Jun 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de judo : entre orgueil national et histoire des Jeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tokyo 1964, Jeux olympiques de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Japon : des Jeux et du judo, des rendez-vous manqués ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Sport au Japon : l’Archipel sous les projecteurs, dans le cadre des Jeudis du Japon, cycle de conférences organisé par l’Institut français de recherche sur l’Asie de l’Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What about judo? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th NIFISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kanoya, Aug 2019, Kanoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Héritage et transmission »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de judo, Jun 2019, Lalonde-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo – from yesterday to tomorrow »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Judo Seminar 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macerata, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Budô et écoles au Japon : qu’y enseigne-t-on réellement ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation dans les sports de combat et les arts martiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14e colloque international JORRESCAM (Journées de Réflexions et de recherches sur les sports de combat et les arts martiaux).; UT1 Capitole, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre de l’Autre, confrontation des corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Japon 1850-1880 – La transformation d’un monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse – Jean Jaurès, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo et culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de judo, Jun 2018, Lalonde-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo in the Global Society ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th NIFISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kanoya, Aug 2018, Kanoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo: from amoeba to the human being ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international de l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Nov 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet de Kanô Jigorô »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de judo, Jun 2017, Lalonde-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le retour des budô obligatoires au collège »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les réformes éducatives sous le gouvernement Abe. Séminaire Sciences sociales dans le Japon contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps au travail, ou l’œuvre au noir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ombres et lumières du Japon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATAO, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is Olympic legacy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th NIFISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kanoya (Japon), Mar 2017, Kanoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Torimodosu : « Reprendre », « retrouver », « rapporter », « regagner »… mais, quoi, au juste ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot-Daunizeau Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの柔道修行者の礼法意識―嘉納治五郎研究の視点から― (La conscience de l'étiquette chez les judokas français - du point de vue des études sur Kanô Jigorô)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの柔道修行者の礼法意識―嘉納治五郎研究の視点から―</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Japan. pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter en judo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sen no Sen Éditions, pp.314, 2024, 978-2-9567213-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyauté et patriotisme (le retour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Henninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. Presses universitaires de Rennes, 374 p., 2023, 2753586578. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.189210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenades en judo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-91766-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du judo et de sa valeur éducative comme pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259, 2013, Textes essentiels, 979-10-91766-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du lutteur de sumō dans la société japonaise contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumō, l’équilibre absolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SilvanaEditoriale, pp.130-137, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts martiaux dans l'éducation secondaire au Japon : enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports de combat dans l'enseignement scolaire. Aspects historiques, sociologiques, didactiques et pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05210766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidig judopedagogik och dess underliggande logik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judons tränarskap – för hälsa och prrestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Svenska Judoförbundet, pp.15-20, 2024, 978-91-7727-110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teknikinlärning inom judo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Tonkonogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judons tränarskap – för hälsa och prrestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Svenska Judoförbundet, pp.21-54, 2024, 978-91-7727-110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des arts martiaux japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultime Combat – Arts martiaux d’Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly -Jacques Chirac, 2021, 978-2-7118-7875-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu du corps dans la période dite modan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modan. La ville, le corps et le genre dans le Japon de l’entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, 2021, Modan. La ville, le corps et le genre dans le Japon de l’entre-deux-guerres, 978-2-8097-1543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Japanese Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of fighting in Asia – Mythology, Kung Fu and Samurai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly - Jacques Chirac, 2021, 978-2-7118-7876-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes contraintes au Japon (kata): formatage ou émancipation de l’individu ? – Des pratiques à la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation, sports de combat et arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02879775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : du combat au dô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jean Baechler (dir.), L’homme et la guerre, une collection de l’Académie des sciences morales et politiques, 9782705695606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Budô hisshûka to nashonarizumu 武道必修化とナショナリズム (Budô rendus obligatoires au collège et nationalisme) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamogawa shuppan かもがわ出版. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orinpikku ga umidasu aikokushin オリンピックが生み出す愛国心 (Le sentiment patriotique qu'engendrent les Jeux olympiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamogawa shuppan かもがわ出版</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-7803-0778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01175687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire encyclopédique de la spatialité japonaise, (sous la direction de Philippe Bonnin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 605 p., p. 229-230, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata, société et individu dans le jûdô de Kanô Jigorô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'individus. De l'individualité dans le Reste-du-monde (sous la direction d'Emmanuel Lozerand)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 576., p. 225-241., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements récents du marché de l'amulette - Le passage au Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 8, Actes du huitième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, pp.265-273, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanô Jigorô et le corps véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 7, Actes du septième colloque de la Société française des études japonaises (sous la direction d'Arnaud Brotons et Christian Galan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, pp.81-90, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Episode 1 : Qui est le meilleur judoka du monde? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Episode 2 : Le judo est-il plus qu’un sport ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les maîtres de l’esprit (1/2) : L’histoire du &amp;quot;Kiai&amp;quot; ou le &amp;quot;cri qui tue&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire particulière. France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les maîtres de l’esprit (2/2) : Jigoro Kano, la voie de la souplesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire particulière. France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lʼépreuve de judo : entre orgueil national et histoire des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanō Jigorō et l'élaboration du jūdō − Le choix de la faiblesse et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. INALCO, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01625664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps physique, corps politique : faire du judo un objet académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. INALCO, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05547650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS JUDO? WHAT DOES IT HAVE TO SAY NOWADAYS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 10 : L’ère Taishô (1912-1926) : genèse du Japon contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Scoccimarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque de la SFEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toulouse, France. Philippe Picquier, 564 p, 2015, Japon Pluriel, 978-2-8097-1059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3 Questions to Jigorô Kanô »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Cadot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cadot Yves カドー・イブMaître de conférences HDRUniversité de Toulouse-Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (4/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itsutsu no kata-logie (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (2/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (3/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liberté du randori et de la contrainte du kata : le monde à l’envers ? (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Shu - ha -ri »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Patrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yashima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liberté du randori et de la contrainte du kata : le monde à l’envers ? (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et le judo en 8 moments charnières (1/4) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tokyo 1964/2021-21 : le judo, l’enjeu des Jeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du sens de &amp;quot;Faire du judo&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une académie pour &amp;quot;l’autre pays du judo&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô, un entourage porteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itsutsu no kata-logie (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ukemi, &amp;quot;recevoir dans sa chair&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intrications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vacance de stages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la mobilité à l’efficacité (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la technique au judo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Maai, cette distance qui nous unit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Finir sur un bon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la mobilité à l’efficacité (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kôdôkan shitennô : les Quatre Rois célestes du Kôdôkan (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Association des gradés, une stratégie d’unification »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kôdôkan shitennô : les Quatre Rois célestes du Kôdôkan (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô et les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô, la foi en l’homme (dossier) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du fond à la forme, ou l’inversion des valeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kata, imposture et posture (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kata, imposture et posture (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hirose Takeo, ce héros oublié »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du combat arbitré »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le meilleur ennemi du bien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jûdô et sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gokyô, le livre des secrets ? (1/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gôjû, la féconde tension »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gokyô, le livre des secrets ? (2/2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du go mais, surtout, du sen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le judo est-il de droite ou de gauche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Osae-komi, tout sauf l’immobilisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit du judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの柔道指導者資格制度を考える</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsuyuki Ｈamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">武道学研究</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">柔道で教える「伝統的な行動の仕方」「伝統的な考え方」の具体</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves カドー・イブ Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">体育科教育</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">嘉納治五郎－身体と心</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">国際日本学研究叢書 Center for International Japan-Studies Research Monograph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps de la Nation à venir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les enfants de l’Ère Meiji : nouveaux modèles, nouveaux comportements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Culture du Japon à Paris, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo : de la contrainte à la liberté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Feb 2022, Milan (Virtual Workshop), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le grade – éléments de réflexion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés de la Fédération française de judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Temple-sur-Lot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Randori : de la forme à la non-forme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Oct 2022, Milan (Virtual Workshop), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Furansu ni okeru jûdô no shakaiteki yakuwari » 「フランスにおける柔道の社会的役割」 (le rôle social du judo en France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17回KOBE自他共栄CUP国際柔道シンポジウム, (17e Coupe jita kyôei – symposium international sur le judo de Kôbe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Kobe (Virtual), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo : dépasser le combat - Une histoire de survie, du champ de bataille à la société moderne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly Jacques Chirac, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kokutai : corps physique – corps politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de recherche Éducation, Enfance-s et Société en Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE, Feb 2021, Paris (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Kanô Jigorô - Ses vies, ses oeuvres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondô de la ligue Occitanie de judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue de judo d'Occitanie, May 2021, Toulouse (Virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction to Judo History, Judo in Society and Judo Didactics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre d’une formation visant à l’obtention d’un diplôme universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Université de Dalarna, Jan 2021, Dalarna (Virtual workshop), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondô de la ligue Occitanie de judo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue de judo d'Occitanie, Nov 2020, Toulouse (Virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« History of teaching & coaching in judo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">formation continue des professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération suédoise de judo, Sep 2020, Lindesberg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is judo? What does it have to say nowadays? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European judo science &amp; research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pédagogie du judo ou par le judo ? Questionner une pratique globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre des Causeries de l’espace philosophique de l’Université de Namur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPHIN, Nov 2019, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo: the culture of uke »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Oct 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo, histoire et actualité » (matin), « Kanô Jigorô » (soir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des professeurs de Judo Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération québécoise de judo, Aug 2019, Sainte-Marie, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A short journey in the wor[l]ds of judo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EJU Judo Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Judo Union, Jun 2019, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de judo : entre orgueil national et histoire des Jeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tokyo 1964, Jeux olympiques de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Japon : des Jeux et du judo, des rendez-vous manqués ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Sport au Japon : l’Archipel sous les projecteurs, dans le cadre des Jeudis du Japon, cycle de conférences organisé par l’Institut français de recherche sur l’Asie de l’Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What about judo? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th NIFISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kanoya, Aug 2019, Kanoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Héritage et transmission »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de judo, Jun 2019, Lalonde-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo – from yesterday to tomorrow »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Judo Seminar 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macerata, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo et culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de judo, Jun 2018, Lalonde-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre de l’Autre, confrontation des corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Japon 1850-1880 – La transformation d’un monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse – Jean Jaurès, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Budô et écoles au Japon : qu’y enseigne-t-on réellement ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation dans les sports de combat et les arts martiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14e colloque international JORRESCAM (Journées de Réflexions et de recherches sur les sports de combat et les arts martiaux).; UT1 Capitole, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo in the Global Society ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th NIFISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kanoya, Aug 2018, Kanoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Judo: from amoeba to the human being ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international de l’Associazione Italiana Sport Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISE, Nov 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet de Kanô Jigorô »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des hauts gradés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de judo, Jun 2017, Lalonde-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le retour des budô obligatoires au collège »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les réformes éducatives sous le gouvernement Abe. Séminaire Sciences sociales dans le Japon contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps au travail, ou l’œuvre au noir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Ombres et lumières du Japon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATAO, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is Olympic legacy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th NIFISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Kanoya (Japon), Mar 2017, Kanoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Torimodosu : « Reprendre », « retrouver », « rapporter », « regagner »… mais, quoi, au juste ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot-Daunizeau Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Asie, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスの柔道修行者の礼法意識―嘉納治五郎研究の視点から― (La conscience de l'étiquette chez les judokas français - du point de vue des études sur Kanô Jigorô)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">フランスの柔道修行者の礼法意識―嘉納治五郎研究の視点から―</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Japan. pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter en judo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sen no Sen Éditions, pp.314, 2024, 978-2-9567213-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyauté et patriotisme (le retour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Henninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. Presses universitaires de Rennes, 374 p., 2023, 2753586578. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.189210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenades en judo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 979-10-91766-03-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du judo et de sa valeur éducative comme pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259, 2013, Textes essentiels, 979-10-91766-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du lutteur de sumō dans la société japonaise contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumō, l’équilibre absolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SilvanaEditoriale, pp.130-137, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts martiaux dans l'éducation secondaire au Japon : enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports de combat dans l'enseignement scolaire. Aspects historiques, sociologiques, didactiques et pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions AFRAPS, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05210766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidig judopedagogik och dess underliggande logik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judons tränarskap – för hälsa och prrestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Svenska Judoförbundet, pp.15-20, 2024, 978-91-7727-110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teknikinlärning inom judo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Tonkonogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judons tränarskap – för hälsa och prrestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Svenska Judoförbundet, pp.21-54, 2024, 978-91-7727-110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des arts martiaux japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultime Combat – Arts martiaux d’Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly -Jacques Chirac, 2021, 978-2-7118-7875-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu du corps dans la période dite modan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modan. La ville, le corps et le genre dans le Japon de l’entre-deux-guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, 2021, Modan. La ville, le corps et le genre dans le Japon de l’entre-deux-guerres, 978-2-8097-1543-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Japanese Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of fighting in Asia – Mythology, Kung Fu and Samurai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly - Jacques Chirac, 2021, 978-2-7118-7876-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes contraintes au Japon (kata): formatage ou émancipation de l’individu ? – Des pratiques à la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation, sports de combat et arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02879775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon : du combat au dô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jean Baechler (dir.), L’homme et la guerre, une collection de l’Académie des sciences morales et politiques, 9782705695606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Budô hisshûka to nashonarizumu 武道必修化とナショナリズム (Budô rendus obligatoires au collège et nationalisme) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamogawa shuppan かもがわ出版. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orinpikku ga umidasu aikokushin オリンピックが生み出す愛国心 (Le sentiment patriotique qu'engendrent les Jeux olympiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamogawa shuppan かもがわ出版</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-7803-0778-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01175687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire encyclopédique de la spatialité japonaise, (sous la direction de Philippe Bonnin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, 605 p., p. 229-230, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata, société et individu dans le jûdô de Kanô Jigorô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'individus. De l'individualité dans le Reste-du-monde (sous la direction d'Emmanuel Lozerand)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, 576., p. 225-241., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements récents du marché de l'amulette - Le passage au Web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 8, Actes du huitième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, pp.265-273, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanô Jigorô et le corps véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 7, Actes du septième colloque de la Société française des études japonaises (sous la direction d'Arnaud Brotons et Christian Galan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, pp.81-90, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Episode 1 : Qui est le meilleur judoka du monde? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Episode 2 : Le judo est-il plus qu’un sport ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les maîtres de l’esprit (1/2) : L’histoire du &amp;quot;Kiai&amp;quot; ou le &amp;quot;cri qui tue&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire particulière. France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les maîtres de l’esprit (2/2) : Jigoro Kano, la voie de la souplesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire particulière. France Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lʼépreuve de judo : entre orgueil national et histoire des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanō Jigorō et l'élaboration du jūdō − Le choix de la faiblesse et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. INALCO, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01625664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps physique, corps politique : faire du judo un objet académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. INALCO, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05547650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS JUDO? WHAT DOES IT HAVE TO SAY NOWADAYS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 10 : L’ère Taishô (1912-1926) : genèse du Japon contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Fujiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Scoccimarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième colloque de la SFEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toulouse, France. Philippe Picquier, 564 p, 2015, Japon Pluriel, 978-2-8097-1059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3 Questions to Jigorô Kanô »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03973405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Patrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsuyuki &#65320;amada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#12459;&#12489;&#12540;&#12539;&#12452;&#12502; Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973269v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot-Daunizeau Cadot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metatext.fr/metatext-editions/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bridge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Tonkonogi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5426-guerre-et-histoire.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kamogawa.co.jp/kensaku/syoseki/a/0778.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01625664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05547650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Ota" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fujiwara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Scoccimarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Patrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsuyuki &#65320;amada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves &#12459;&#12489;&#12540;&#12539;&#12452;&#12502; Cadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot-Daunizeau Cadot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Henninger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.189210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metatext.fr/metatext-editions/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bridge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Tonkonogi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5426-guerre-et-histoire.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kamogawa.co.jp/kensaku/syoseki/a/0778.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01625664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05547650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Ota" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fujiwara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Scoccimarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>