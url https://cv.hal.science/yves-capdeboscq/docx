--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -3075,260 +3075,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Resolution in Structured Media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin cylindrical conductivity inclusions in a three-dimensional domain: a polarization tensor and unique determination from boundary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnetier</w:t>
+                <w:t xml:space="preserve">Elena Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Francini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090748639⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), 22p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747929v1</w:t>
+                <w:t xml:space="preserve">hal-00681456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin cylindrical conductivity inclusions in a three-dimensional domain: a polarization tensor and unique determination from boundary data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Beretta</w:t>
+                <w:t xml:space="preserve">Enhanced Resolution in Structured Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Francini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065004⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (5), pp.1428-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090748639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00681456v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO ASYMPTOTIC MODELS FOR ARRAYS OF UNDERGROUND WASTE CONTAINERS</w:t>
               </w:r>
@@ -3656,119 +3656,119 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin cylindrical conductivity inclusions in a 3-dimensional domain: polarization tensor and unique determination from boundary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Francini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.065004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3967,51 +3967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Impedance Tomography by Elastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,212 +4311,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion formulae for the homogenized determinant of anisotropic checkerboards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointwise polarization tensor bounds, and applications to voltage perturbations caused by thin inhomogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Vogelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (3-4), pp.175--204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447685v1</w:t>
+                <w:t xml:space="preserve">hal-02083816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise polarization tensor bounds, and applications to voltage perturbations caused by thin inhomogeneities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion formulae for the homogenized determinant of anisotropic checkerboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Vogelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 462 (2073), pp.2759-2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2006.1690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083816v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic systems with large potentials</w:t>
               </w:r>
@@ -6004,51 +6004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE TOMOGRAPHIE PAR IMPEDANCE ELECTRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B0AECD5"/>
+    <w:nsid w:val="14F6374F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6343,51 +6343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48A5F0B1"/>
+    <w:nsid w:val="B0F12FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6577,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-capdeboscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1271-867X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166444952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/capdeboscq_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250722447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371220484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2365-2008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljll.math.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licence.math.univ-paris-diderot.fr/miashs/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/Publications/Journals/SIAM-Journal-on-Mathematical-Analysis-SIMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maths.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.queens.ox.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencesmaths-paris.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.ias.edu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmv.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvsq.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/irmar.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.rutgers.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Gemida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921555v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aceea8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171353v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Chen Yang Ong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335152v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Vogelius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092102v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S. Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Griesmaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kn&#246;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077786v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2020013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Sprekeler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre S&#252;li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168286v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrand Mamigonians" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sulaimalebbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahe Tshitoyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aad344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141240" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0553-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basang Tsering-Xiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/12/125003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bongio Karrman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.641175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Ball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500364" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Triki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828241" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyundae Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kozhemyak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792509007888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090748639" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beretta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Francini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PFG03TC3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280599v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-9022-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128366v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070686408" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyoung Lim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792506006541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B7B42D693835284DBB872F51C83F25DC7C57D4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2006.1690" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WJ6V1PGD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001785" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80109-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B2DE54FE0952E6E4FFD65B7D585E5B5160F9611/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/660/13260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leadbetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/577/11463" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/408/07686" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/362/06606" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-capdeboscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1271-867X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166444952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/capdeboscq_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250722447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371220484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2365-2008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljll.math.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licence.math.univ-paris-diderot.fr/miashs/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/Publications/Journals/SIAM-Journal-on-Mathematical-Analysis-SIMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maths.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.queens.ox.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencesmaths-paris.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.ias.edu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmv.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvsq.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/irmar.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.rutgers.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Gemida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921555v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aceea8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171353v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Chen Yang Ong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335152v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Vogelius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092102v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S. Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Griesmaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kn&#246;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077786v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2020013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Sprekeler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre S&#252;li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168286v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrand Mamigonians" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sulaimalebbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahe Tshitoyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aad344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141240" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0553-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basang Tsering-Xiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/12/125003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bongio Karrman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.641175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Ball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500364" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Triki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828241" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyundae Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kozhemyak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792509007888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beretta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Francini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PFG03TC3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090748639" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280599v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-9022-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128366v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070686408" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyoung Lim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792506006541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B7B42D693835284DBB872F51C83F25DC7C57D4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2006.1690" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WJ6V1PGD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001785" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80109-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B2DE54FE0952E6E4FFD65B7D585E5B5160F9611/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/660/13260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leadbetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/577/11463" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/408/07686" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/362/06606" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>