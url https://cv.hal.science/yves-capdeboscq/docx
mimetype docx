--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -883,209 +883,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending representation formulas for boundary voltage perturbations of low volume fraction to very contrasted conductivity inhomogeneities</w:t>
+                <w:t xml:space="preserve">On optimal cloaking-by-mapping transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun Chen Yang Ong</w:t>
+                <w:t xml:space="preserve">Michael S Vogelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 360, pp.127--150. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.303 - 316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171353v2</w:t>
+                <w:t xml:space="preserve">hal-03335152v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On optimal cloaking-by-mapping transformations</w:t>
+                <w:t xml:space="preserve">Extending representation formulas for boundary voltage perturbations of low volume fraction to very contrasted conductivity inhomogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S Vogelius</w:t>
+                <w:t xml:space="preserve">Shaun Chen Yang Ong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (1), pp.303 - 316. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 360, pp.127--150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2022004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335152v2</w:t>
+                <w:t xml:space="preserve">hal-03171353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining The Runge Approximation And The Whitney Embedding Theorem In Hybrid Imaging</w:t>
               </w:r>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Jacobian Bounds For The Conductivity Equation In High Contrast Composite Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Chen Yang Ong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (10), pp.3857-3887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,499 +2222,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Computation of approximate Generalized Polarization Tensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization of a One-Dimensional Spectral Problem for a Singularly Perturbed Elliptic Operator with Neumann Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Bongio Karrman</w:t>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Nédélec</w:t>
+                <w:t xml:space="preserve">Y. Capdeboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036811.2011.641175⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770191v1</w:t>
+                <w:t xml:space="preserve">hal-00784042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scattered field generated by a ball inhomogeneity of constant index</w:t>
+                <w:t xml:space="preserve">Numerical Computation of approximate Generalized Polarization Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Bongio Karrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nédélec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (6), pp.1189-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2011.641175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083825v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On uniqueness for time harmonic anisotropic Maxwell's equations with piecewise regular coefficients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the scattered field generated by a ball inhomogeneity of constant index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basang Tsering-Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (3-4), pp.197--246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083824v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root growth: homogenization in domains with time dependent partial perforations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On uniqueness for time harmonic anisotropic Maxwell's equations with piecewise regular coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariya Ptashnyk</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basang Tsering-Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (11), pp.1250036, 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202512500364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2011184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02083828v1</w:t>
+                <w:t xml:space="preserve">hal-02083824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a One-Dimensional Spectral Problem for a Singularly Perturbed Elliptic Operator with Neumann Boundary Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Capdeboscq</w:t>
+                <w:t xml:space="preserve">Root growth: homogenization in domains with time dependent partial perforations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Puel</w:t>
+                <w:t xml:space="preserve">Mariya Ptashnyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17, pp.1-31. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.856--876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2011184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784042v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Imaging by Elastic Deformation</w:t>
               </w:r>
@@ -3075,446 +3075,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin cylindrical conductivity inclusions in a three-dimensional domain: a polarization tensor and unique determination from boundary data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Resolution in Structured Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Beretta</w:t>
+                <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Francini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065004⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (5), pp.1428-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090748639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681456v1</w:t>
+                <w:t xml:space="preserve">hal-00747929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Resolution in Structured Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnetier</w:t>
+                <w:t xml:space="preserve">TWO ASYMPTOTIC MODELS FOR ARRAYS OF UNDERGROUND WASTE CONTAINERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090748639⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (10-11), pp.1445-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810902922590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747929v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO ASYMPTOTIC MODELS FOR ARRAYS OF UNDERGROUND WASTE CONTAINERS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Brizzi</w:t>
+                <w:t xml:space="preserve">Thin cylindrical conductivity inclusions in a three-dimensional domain: a polarization tensor and unique determination from boundary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Francini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), 22p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036810902922590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00352797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Asymptotic Models for Arrays of Underground Waste Containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88, pp.1445-1467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3656,119 +3656,119 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin cylindrical conductivity inclusions in a 3-dimensional domain: polarization tensor and unique determination from boundary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Francini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.065004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0266-5611/25/6/065004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3967,51 +3967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Impedance Tomography by Elastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,384 +4169,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attainability by simply connected domains of optimal bounds for the polarization tensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointwise polarization tensor bounds, and applications to voltage perturbations caused by thin inhomogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikyoung Lim</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Vogelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (3-4), pp.175--204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083815v1</w:t>
+                <w:t xml:space="preserve">hal-02083816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise polarization tensor bounds, and applications to voltage perturbations caused by thin inhomogeneities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion formulae for the homogenized determinant of anisotropic checkerboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Vogelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 462 (2073), pp.2759-2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2006.1690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083816v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion formulae for the homogenized determinant of anisotropic checkerboards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Briane</w:t>
+                <w:t xml:space="preserve">Attainability by simply connected domains of optimal bounds for the polarization tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeonbae Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunjoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikyoung Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 462 (2073), pp.2759-2779. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2), pp.201--219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2006.1690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0956792506006541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447685v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic systems with large potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization and localization with an interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,51 +4918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization and localization for a 1-D eigenvalue problem in a periodic medium with an interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5099,51 +5099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a spectral problem in neutronic multigroup diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,51 +6004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET DISPOSITIF DE TOMOGRAPHIE PAR IMPEDANCE ELECTRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Capdeboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14F6374F"/>
+    <w:nsid w:val="ECBF7638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6343,51 +6343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B0F12FD8"/>
+    <w:nsid w:val="2B6F73F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6577,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-capdeboscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1271-867X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166444952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/capdeboscq_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250722447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371220484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2365-2008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljll.math.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licence.math.univ-paris-diderot.fr/miashs/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/Publications/Journals/SIAM-Journal-on-Mathematical-Analysis-SIMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maths.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.queens.ox.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencesmaths-paris.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.ias.edu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmv.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvsq.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/irmar.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.rutgers.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Gemida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921555v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aceea8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171353v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Chen Yang Ong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335152v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Vogelius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092102v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S. Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Griesmaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kn&#246;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077786v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2020013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Sprekeler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre S&#252;li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168286v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrand Mamigonians" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sulaimalebbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahe Tshitoyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aad344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141240" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0553-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basang Tsering-Xiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/12/125003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bongio Karrman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.641175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Ball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500364" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Triki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828241" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyundae Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kozhemyak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792509007888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beretta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Francini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PFG03TC3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090748639" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280599v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-9022-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128366v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070686408" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyoung Lim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792506006541" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B7B42D693835284DBB872F51C83F25DC7C57D4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2006.1690" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WJ6V1PGD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001785" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80109-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B2DE54FE0952E6E4FFD65B7D585E5B5160F9611/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/660/13260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leadbetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/577/11463" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/408/07686" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/362/06606" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-capdeboscq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1271-867X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166444952" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/capdeboscq_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/250722447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371220484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2365-2008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ljll.math.upmc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licence.math.univ-paris-diderot.fr/miashs/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siam.org/Publications/Journals/SIAM-Journal-on-Mathematical-Analysis-SIMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maths.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.queens.ox.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencesmaths-paris.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.ias.edu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lmv.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvsq.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/irmar.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.rutgers.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Capdeboscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Gemida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Vogelius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921555v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aceea8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335152v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Vogelius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171353v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Chen Yang Ong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092102v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni S. Alberti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02950380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Griesmaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kn&#246;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077786v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2020013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Sprekeler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre S&#252;li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168286v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alasio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bruna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrand Mamigonians" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sulaimalebbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahe Tshitoyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aad344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-141240" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929539" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0553-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basang Tsering-Xiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/12/125003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeboscq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Puel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bongio Karrman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.641175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Ball" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2011184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Triki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozanova-Pierrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828241" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonbae Kang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyundae Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kozhemyak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792509007888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090748639" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810902922590" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beretta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Francini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/6/065004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PFG03TC3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280599v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-9022-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128366v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070686408" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2006.1690" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-WJ6V1PGD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083815v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikyoung Lim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792506006541" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B7B42D693835284DBB872F51C83F25DC7C57D4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siess" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusamy Vanninathan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-004-0332-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2003.52.2352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102310100040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THT7P0N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500001785" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00112-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FA40AD3E736FA96E5A02CF46ADE113DF87337EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80109-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B2DE54FE0952E6E4FFD65B7D585E5B5160F9611/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/660/13260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Leadbetter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/577/11463" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/408/07686" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/362/06606" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>