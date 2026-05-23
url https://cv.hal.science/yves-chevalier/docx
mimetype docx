--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -561,2311 +561,2311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopic and Thermodynamic Characterization of Hydroxypropyl-cyclodextrin Inclusion Complexes with Bioactive Molecules from Plant Mother Tinctures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+                <w:t xml:space="preserve">Najeh Jawed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananga Ghosh</w:t>
+                <w:t xml:space="preserve">Elaiech Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Repellin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ben Larbi</w:t>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (44), pp.53516-53530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369342v1</w:t>
+                <w:t xml:space="preserve">hal-05385028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroxide-mediated polymerization of methacrylic acid onto silica nanoparticles for the preparation of molecularly imprinted materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 238, pp.114221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable fluorimetric detection of histamine using o-phthaldialdehyde derivatizing agent and surfactants in water-acetonitrile mixed solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananga Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merymene Boukadida</w:t>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Anene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najeh Jaoued</w:t>
+                <w:t xml:space="preserve">Anita Kneppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baudouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Sabrina Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 329, pp.125488. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.125488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813655v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of bitterness in mother tinctures by an electronic tongue: impact of cyclodextrin complexation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable fluorimetric detection of histamine using o-phthaldialdehyde derivatizing agent and surfactants in water-acetonitrile mixed solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Ben Aissa</w:t>
+                <w:t xml:space="preserve">Merymene Boukadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Ousji</w:t>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126345⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.125488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.125488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385078v1</w:t>
+                <w:t xml:space="preserve">hal-04813655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posidonia fibers grafted with β-cyclodextrin for the adsorption of paracetamol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Chouchene</w:t>
+                <w:t xml:space="preserve">Evaluation of bitterness in mother tinctures by an electronic tongue: impact of cyclodextrin complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihene Kallel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najeh Jaoued</w:t>
+                <w:t xml:space="preserve">Salwa Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Ousji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-37282-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 686, pp.126345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511383v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posidonia fibers grafted with β-cyclodextrin for the adsorption of paracetamol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (58), pp.31121-31139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-37282-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05411171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopic and Thermodynamic Characterization of Hydroxypropyl-cyclodextrin Inclusion Complexes with Bioactive Molecules from Plant Mother Tinctures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Nanoparticle delivery of AMPK activator 991 prevents its toxicity and improves muscle homeostasis in Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananga Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kneppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ben Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.101564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05385028v1</w:t>
+                <w:t xml:space="preserve">hal-05411171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsifying properties of biopolymer extracts from Opuntia ficus indica cladodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecularly Imprinted Polyaniline as Solid‐Phase Material for the Extraction of UV Filters From Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133005⟩</w:t>
+              <w:t xml:space="preserve">SEPARATION SCIENCE PLUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (9), pp.e202400104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sscp.202400104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365731v1</w:t>
+                <w:t xml:space="preserve">hal-04688043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties and stability of Pickering emulsions stabilized with differently charged particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Emulsifying properties of biopolymer extracts from Opuntia ficus indica cladodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Ariba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.133514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133514⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.133005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475960v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic Dye Removal with a Thin Cationic Polyaniline Coating on Cellulosic Biomaterial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+                <w:t xml:space="preserve">Rheological properties and stability of Pickering emulsions stabilized with differently charged particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Benyaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c09031⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.133514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688121v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Rheological Behavior of the Organogelators 12-Hydroxystearic Acid and Its Calcium Salt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anionic Dye Removal with a Thin Cationic Polyaniline Coating on Cellulosic Biomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaini Chouchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02684⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (14), pp.15935-15949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c09031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760029v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of the functional monomer for molecularly imprinted polymers based on cellulosic biomaterial for efficient recognition of Brilliant Green</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Thermal and Rheological Behavior of the Organogelators 12-Hydroxystearic Acid and Its Calcium Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-024-05161-9⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (42), pp.17744-17756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697393v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly Imprinted Polyaniline as Solid‐Phase Material for the Extraction of UV Filters From Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Anene</w:t>
+                <w:t xml:space="preserve">Selection of the functional monomer for molecularly imprinted polymers based on cellulosic biomaterial for efficient recognition of Brilliant Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPARATION SCIENCE PLUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (9), pp.e202400104. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (11), pp.9611-9639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sscp.202400104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-024-05161-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688043v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, X-ray structure, DFT investigation, and molecular docking of 1,3,5-tricyclohexyl-1,3,5-triazinane-2,4,6-trione, a cyclic polyamide with anti HIV-1 (RT), antiplatelet, and anticoagulant activities</w:t>
+                <w:t xml:space="preserve">Polar nematic phase in short-chained fluorinated hydrogen-bonded liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Omrani</w:t>
+                <w:t xml:space="preserve">Malek Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Jebli</w:t>
+                <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Ben Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11224-023-02161-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 375, pp.121307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787803v1</w:t>
+                <w:t xml:space="preserve">hal-03978339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on calcium carbonate phase transition from amorphous to crystalline forms in a reverse emulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Tallon</w:t>
+                <w:t xml:space="preserve">Application of thiol capped ZnS quantum dots as a fluorescence probe for determination of tetracycline residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Browning</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">Zouhour Hsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127152⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 360, pp.115040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2022.115040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039608v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar nematic phase in short-chained fluorinated hydrogen-bonded liquid crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Fouzai</w:t>
+                <w:t xml:space="preserve">Experimental study on calcium carbonate phase transition from amorphous to crystalline forms in a reverse emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 610, pp.127152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978339v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thiol capped ZnS quantum dots as a fluorescence probe for determination of tetracycline residues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, X-ray structure, DFT investigation, and molecular docking of 1,3,5-tricyclohexyl-1,3,5-triazinane-2,4,6-trione, a cyclic polyamide with anti HIV-1 (RT), antiplatelet, and anticoagulant activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhour Hsine</w:t>
+                <w:t xml:space="preserve">Rania Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Mlika</w:t>
+                <w:t xml:space="preserve">Azaîez Ben Akacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 360, pp.115040. </w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (6), pp.2281-2295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2022.115040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11224-023-02161-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905050v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of polymeric particles with controlled charges by alkaline tempering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Benyaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 272, pp.125838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2899,77 +2899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cross-linking agents on the adsorption of histamine on molecularly imprinted polyacrylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merymene Boukadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Anene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayda Baffoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3297,103 +3297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions stabilized with differently charged particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Benyaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ensenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (25), pp.4780-4793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3427,103 +3427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions stabilized with differently charged particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Benyaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ensenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (25), pp.4780-4793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3691,64 +3691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost Posidonia oceanica bio-adsorbent for efficient removal of antibiotic oxytetracycline from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,274 +3802,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pH dependence of dissolution kinetics of zinc oxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
+                <w:t xml:space="preserve">ZnS quantum dots as fluorescence sensor for quantitative detection of tetracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhour Hsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Mlika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129653⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.112103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721083v1</w:t>
+                <w:t xml:space="preserve">hal-03575409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnS quantum dots as fluorescence sensor for quantitative detection of tetracycline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhour Hsine</w:t>
+                <w:t xml:space="preserve">The pH dependence of dissolution kinetics of zinc oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rym Mlika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 125, pp.112103. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 650, pp.129653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575409v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Influenza Virus HA2 Peptide Interaction with Liposomes Studied by Dual-Wavelength MP-SPR</w:t>
               </w:r>
@@ -4183,343 +4183,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of the functional monomer of molecularly imprinted polymers: Does it rely on strong acid-base or hydrogen bonding interactions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
+                <w:t xml:space="preserve">Modeling polystyrene homogeneous-coagulative nucleation in Pickering emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colcom.2022.100669⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (8), pp.2200016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.202200016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806421v1</w:t>
+                <w:t xml:space="preserve">hal-03762901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling polystyrene homogeneous-coagulative nucleation in Pickering emulsion polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+                <w:t xml:space="preserve">Choice of the functional monomer of molecularly imprinted polymers: Does it rely on strong acid-base or hydrogen bonding interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merymene Boukadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (8), pp.2200016. </w:t>
+              <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.100669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mren.202200016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colcom.2022.100669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762901v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enhanced adsorption properties of molecular imprinted polymer material prepared using nitroxide-mediated Radical Deactivation Reversible Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4564,4642 +4564,4629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of molecularly imprinted polymer for the selective recognition of the weakly interacting fenamiphos molecule</w:t>
+                <w:t xml:space="preserve">Synthesis, thermal, dielectric and electro-optic properties of new series of fluorinated hydrogen-bonded liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Nasraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
+                <w:t xml:space="preserve">Mouna Derbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Ben Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.111441. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 367, pp.120510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806439v1</w:t>
+                <w:t xml:space="preserve">hal-03821253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, thermal, dielectric and electro-optic properties of new series of fluorinated hydrogen-bonded liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of molecularly imprinted polymer materials relying on hydrophobic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Derbali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaima Nasraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120510⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 647, pp.129008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821253v1</w:t>
+                <w:t xml:space="preserve">hal-03655857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of molecularly imprinted polymer materials relying on hydrophobic interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Development of molecularly imprinted polymer for the selective recognition of the weakly interacting fenamiphos molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Nasraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najeh Jaoued-Grayaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chaima Nasraoui</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 647, pp.129008. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.111441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655857v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of fragrance finishing on cotton by grafting of β-cyclodextrin based microcapsules: Application of the experimental design methodology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
+                <w:t xml:space="preserve">Effect of Copper on the Oxidation Mechanisms of Tertiary and Secondary Amines of Methyl-naphthyl-cyclen-Modified Gold Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Haj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science-Poland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/msp-2021-0044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (7), pp.3011-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10904-020-01864-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674696v1</w:t>
+                <w:t xml:space="preserve">hal-03318461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Imprints Frozen by Strong Intermolecular Interactions in Place of Cross‐Linking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+                <w:t xml:space="preserve">Dissolution kinetics of zinc oxide and its relationship with physicochemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202004580⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378 part B (Part B), pp.746-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123253v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Gadolinium with an Impedimetric Platform Based on Gold Electrodes Functionalized by 2-Methylpyridine-Substituted Cyclam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Touzi</w:t>
+                <w:t xml:space="preserve">Molecular Imprints Frozen by Strong Intermolecular Interactions in Place of Cross‐Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.1658. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.2175-2183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21051658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318450v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Dysfunctional Elastogenesis in Atherosclerosis Using an Improved Gadolinium-Based Tetrameric MRI Probe Targeted to Tropoelastin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation of fragrance finishing on cotton by grafting of β-cyclodextrin based microcapsules: Application of the experimental design methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01286⟩</w:t>
+              <w:t xml:space="preserve">Materials Science-Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (4), pp.555-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/msp-2021-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433450v1</w:t>
+                <w:t xml:space="preserve">hal-03674696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin absorption of mixed halide anions from concentrated aqueous solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+                <w:t xml:space="preserve">Imaging of Dysfunctional Elastogenesis in Atherosclerosis Using an Improved Gadolinium-Based Tetrameric MRI Probe Targeted to Tropoelastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Capuana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkystis Phinikaridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Stefania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Padovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2021.105985⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (20), pp.15250-15261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330438v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance Monitoring of Mono-Rhamnolipid Interaction with Phospholipid-Based Liposomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Farre</w:t>
+                <w:t xml:space="preserve">Detection of Gadolinium with an Impedimetric Platform Based on Gold Electrodes Functionalized by 2-Methylpyridine-Substituted Cyclam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00846⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21051658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282399v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of vitamin C in emulsions of liquid crystalline structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Skin absorption of mixed halide anions from concentrated aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120092⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.105985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2021.105985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085908v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Pickering emulsions for the development of surfactant‐free sunscreen creams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Arquier</w:t>
+                <w:t xml:space="preserve">Surface Plasmon Resonance Monitoring of Mono-Rhamnolipid Interaction with Phospholipid-Based Liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Belkilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ics.12709⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (26), pp.7975-7985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330435v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite sponges for enhancing intestinal residence time following oral administration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andretto</w:t>
+                <w:t xml:space="preserve">Stabilization of vitamin C in emulsions of liquid crystalline structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Caritá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Vinícius Buri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.04.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.120092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202389v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the physicochemical properties of zinc oxide sources on their bioavailability in broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Formulation of Pickering emulsions for the development of surfactant‐free sunscreen creams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam El Achak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1940862⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.432-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531165v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Copper on the Oxidation Mechanisms of Tertiary and Secondary Amines of Methyl-naphthyl-cyclen-Modified Gold Electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Haj Said</w:t>
+                <w:t xml:space="preserve">Nanocomposite sponges for enhancing intestinal residence time following oral administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10904-020-01864-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318461v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution kinetics of zinc oxide and its relationship with physicochemical characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">Effect of the physicochemical properties of zinc oxide sources on their bioavailability in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durosoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 378 part B (Part B), pp.746-759. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (6), pp.846-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1940862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042015v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t>
+                <w:t xml:space="preserve">Pickering emulsions of fluorinated TiO2: a new route for intensification of photocatalytic degradation of nitrobenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
+                <w:t xml:space="preserve">Nidhal Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandamme</w:t>
+                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
+                <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira Azzouz Maache</w:t>
+                <w:t xml:space="preserve">Frederic Dappozze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (45), pp.13545-13554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946431v1</w:t>
+                <w:t xml:space="preserve">hal-03023907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and electro-optic properties of cybotactic nematic phase in hydrogen-bonded liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayssir Missaoui</w:t>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Ben Amor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Azzouz Maache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112726⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841444v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of vehicle on skin absorption of Mg2+ and Ca2+ from thermal spring water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Arquier</w:t>
+                <w:t xml:space="preserve">Dielectric and electro-optic properties of cybotactic nematic phase in hydrogen-bonded liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ics.12607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 304, pp.112726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841317v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Molecularly Imprinted Polymeric Materials: The Crucial Choice of Functional Monomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+                <w:t xml:space="preserve">The effect of vehicle on skin absorption of Mg2+ and Ca2+ from thermal spring water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-020-00180-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (3), pp.248-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994519v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+                <w:t xml:space="preserve">Design of Molecularly Imprinted Polymeric Materials: The Crucial Choice of Functional Monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.769-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-020-00180-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841383v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic ions in the skin: Allies or enemies?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+                <w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Troung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997261v1</w:t>
+                <w:t xml:space="preserve">hal-02841383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor spectral photon counting CT monitors and quantifies therapeutic cells and their encapsulating scaffold in a model of brain damage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dumot</w:t>
+                <w:t xml:space="preserve">Inorganic ions in the skin: Allies or enemies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johoon Kim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotheranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (3), pp.129-141. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 591, pp.119991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/ntno.45354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841219v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and Electronic Features of Fluorinated TiO 2 and Their Influence on the Photocatalytic Degradation of 1-Methylnaphthalene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Fessi</w:t>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dappozze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (21), pp.11456-11468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions of fluorinated TiO2: a new route for intensification of photocatalytic degradation of nitrobenzene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Multicolor spectral photon counting CT monitors and quantifies therapeutic cells and their encapsulating scaffold in a model of brain damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cuccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dappozze</w:t>
+                <w:t xml:space="preserve">Johoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (45), pp.13545-13554. </w:t>
+              <w:t xml:space="preserve">Nanotheranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.129-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/ntno.45354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023907v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polyaniline on silica support for the selective adsorption of benzophenone-4 from aqueous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+                <w:t xml:space="preserve">Photocatalytic Degradation Enhancement in Pickering Emulsions Stabilized by Solid Particles of Bare TiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.01.042⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.2129-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139819v1</w:t>
+                <w:t xml:space="preserve">hal-02139815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion complex of Tramadol in β-cyclodextrin enhances fluorescence by preventing self-quenching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fenet</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polyaniline on silica support for the selective adsorption of benzophenone-4 from aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-018-0874-1⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139821v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New β-Cyclodextrin-Based Microcapsules for Textiles Uses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
+                <w:t xml:space="preserve">Inclusion complex of Tramadol in β-cyclodextrin enhances fluorescence by preventing self-quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Maiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bouleghlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12221-019-7289-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (3-4), pp.253-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-018-0874-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139811v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragrant Microcapsules Based On β-Cyclodextrin for Cosmetotextile Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New β-Cyclodextrin-Based Microcapsules for Textiles Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2019.07926⟩</w:t>
+              <w:t xml:space="preserve">Fibers and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.683-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12221-019-7289-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841484v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Carton</w:t>
+                <w:t xml:space="preserve">Fragrant Microcapsules Based On β-Cyclodextrin for Cosmetotextile Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayda Baffoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.1347-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2019.07926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841561v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of survival acceptor medium able to maintain the viability of skin explants over in vitro dermal experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tarnowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Briancon</w:t>
+                <w:t xml:space="preserve">Letizia Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Resende Azevedo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Barratier</w:t>
+                <w:t xml:space="preserve">Barbara Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ics.12581⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568, pp.118526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841516v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Degradation Enhancement in Pickering Emulsions Stabilized by Solid Particles of Bare TiO 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
+                <w:t xml:space="preserve">Formulation of survival acceptor medium able to maintain the viability of skin explants over in vitro dermal experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Resende Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dappozze</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03806⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (6), pp.617-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139815v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of dyestuffs with an impedimetric sensor based on Cu2+-methyl-naphthyl cyclen complex functionalized gold electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Touzi</w:t>
+                <w:t xml:space="preserve">Effect of Pickering stabilization on radical entry in emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (7), pp.2612-2624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.16159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02115879v1</w:t>
+                <w:t xml:space="preserve">hal-02139828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric nanocapsules as drug carriers for sustained anticancer activity of calcitriol in breast cancer cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lars Petter Jordheim</w:t>
+                <w:t xml:space="preserve">Detection of dyestuffs with an impedimetric sensor based on Cu2+-methyl-naphthyl cyclen complex functionalized gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.08.022⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 273, pp.1211-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139822v1</w:t>
+                <w:t xml:space="preserve">hal-02115879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic vesicles for electrochemical sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymeric nanocapsules as drug carriers for sustained anticancer activity of calcitriol in breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Petter Jordheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lebegue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Lagarde</w:t>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 550 (1-2), pp.170-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928207v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New microcapsules based on isosorbide for cosmetotextile: Preparation and characterization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomimetic vesicles for electrochemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (12), pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02139823v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric Detection of Copper Ions on a Gold Electrode Modified with a N -methyl-2-naphthyl-cyclam film</w:t>
               </w:r>
@@ -9224,51 +9211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (7), pp.971 - 982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9296,1082 +9283,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsive Polydiacetylene Vesicles for Biosensing Microorganisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New microcapsules based on isosorbide for cosmetotextile: Preparation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayda Baffoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.591-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s18020599⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740158v1</w:t>
+                <w:t xml:space="preserve">hal-02139823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pickering stabilization on radical entry in emulsion polymerization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responsive Polydiacetylene Vesicles for Biosensing Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.16159⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18020599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139828v1</w:t>
+                <w:t xml:space="preserve">hal-01740158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the substituted b-cyclodextrins by amino groups on the complexation of antifungal drug</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monolith Passive Adsorbers Prepared with Hydrophobic Porous Silica Rods Coated with Hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Baâzaoui</w:t>
+                <w:t xml:space="preserve">Meriem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Tunisian Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (6), pp.935-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2017.1365368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842415v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions stabilized by biodegradable block copolymer micelles for controlled topical drug delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+                <w:t xml:space="preserve">Influence of the substituted b-cyclodextrins by amino groups on the complexation of antifungal drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Béjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Baâzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Tunisian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.178-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139834v1</w:t>
+                <w:t xml:space="preserve">hal-02842415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of solid phase extraction based on molecularly imprinted polymer for patulin determination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Hosni</w:t>
+                <w:t xml:space="preserve">Pickering emulsions stabilized by biodegradable block copolymer micelles for controlled topical drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Laredj-Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Tunisian Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 531 (1), pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842151v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling particle growth under saturated and starved conditions in emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (2), pp.208-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.22640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolith Passive Adsorbers Prepared with Hydrophobic Porous Silica Rods Coated with Hydrogel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dugas</w:t>
+                <w:t xml:space="preserve">Optimization of solid phase extraction based on molecularly imprinted polymer for patulin determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Tunisian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.187-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00032719.2017.1365368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139832v1</w:t>
+                <w:t xml:space="preserve">hal-02842151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions for skin decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.45-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymer-based materials as thin films on silica supports for efficient adsorption of Patulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Anene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10386,376 +10398,376 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 497, pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Four Different Laponite Clays as Stabilizers in Pickering Emulsion Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (24), pp.6046 - 6057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and emulsifier properties of a new bio-sourced surfactant based on isosorbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejed Chemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 492, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Noomane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10770,18237 +10782,18237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Tunisian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin absorption of anions: part two. Skin absorption of halide ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paweloszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (7), pp.1576-1586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-016-1898-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions stabilized by charged nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Delépine-Gilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (36), pp.7564-7576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6sm01465h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial films containing microparticles for the enhancement of long-term sustained release</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Skin absorption of anions: part one. Methodology for in vitro cutaneousabsorption measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paweloszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Delépine-Gilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/03639045.2015.1081237⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (7), pp.1564-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-016-1909-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950977v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin absorption of anions: part one. Methodology for in vitro cutaneousabsorption measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+                <w:t xml:space="preserve">Antimicrobial films containing microparticles for the enhancement of long-term sustained release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-016-1909-1⟩</w:t>
+              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.818-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03639045.2015.1081237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357982v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the substitution of β-cyclodextrins by pyridinium groups on the complexation of adamantane derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Béjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Baâzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (1-2), pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties and thermodynamic behavior of cationic amphiphilic β-cyclodextrins substituted with one or seven alkyl chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Baâzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Béjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (76), pp.72044-72054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on the detection of metal ions using a ISFET sensor modified with a polysiloxane film substituted by naphtyl-cyclam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Touzi</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polymer for extraction of patulin in apple juice samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Anene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2016.3674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01363669v1</w:t>
+                <w:t xml:space="preserve">hal-02013717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer for extraction of patulin in apple juice samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Hosni</w:t>
+                <w:t xml:space="preserve">Effect of pH on the detection of metal ions using a ISFET sensor modified with a polysiloxane film substituted by naphtyl-cyclam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ben Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.246-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2016.3674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013717v1</w:t>
+                <w:t xml:space="preserve">hal-01363669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Laponite Clay Platelets in Pickering Emulsion Polymerization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Laredj Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 496 (2), pp.1034-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859561v1</w:t>
+                <w:t xml:space="preserve">hal-02843364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactants have multi-fold effects on skin barrier function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Gohier</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of nanoparticles made from amphiphilic mono and per-aminoalkyl-β-cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Baâzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Béjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2015.2587⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 484, pp.365-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946912v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoPickering: Pickering Nanoemulsions Stabilized by Bare Silica Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Partitioning of Laponite Clay Platelets in Pickering Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.112 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136089v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide as a new antimicrobial preservative of topical products: Interactions with common formulation ingredients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pasquet</w:t>
+                <w:t xml:space="preserve">Surfactants have multi-fold effects on skin barrier function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oddos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.12.031⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.424-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2015.2587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946914v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin toxicity of surfactants: structure/toxicity relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+                <w:t xml:space="preserve">NanoPickering: Pickering Nanoemulsions Stabilized by Bare Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01187182v1</w:t>
+                <w:t xml:space="preserve">hal-02136089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc oxide as a new antimicrobial preservative of topical products: Interactions with common formulation ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Broze</w:t>
+                <w:t xml:space="preserve">Julia Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Puel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rivoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 479 (1), pp.88-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01273155v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impedimetric sensor based on a gold electrode functionalized with a thiol self-assembled monolayer modified by terpyridine ligands for the detection of free gadolinium ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bessueille</w:t>
+                <w:t xml:space="preserve">Skin toxicity of surfactants: structure/toxicity relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lemerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oddos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (1), pp.84-92. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 469, pp.166-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201400373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119623v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+                <w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Rovère</w:t>
+                <w:t xml:space="preserve">Guy Broze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943101v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parameters influencing the morphology of poly(?-caprolactone) microspheres and the resulting release of encapsulated drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+                <w:t xml:space="preserve">An impedimetric sensor based on a gold electrode functionalized with a thiol self-assembled monolayer modified by terpyridine ligands for the detection of free gadolinium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ben Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.07.068⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201400373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946913v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of main whey protein components on the mechanism of complex coacervation with Acacia gum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Laredj-Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Broze</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Rovère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 496 (2), pp.1034-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229834v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold electrodes functionalized by methyl-naphthyl substituted cyclam films for the detection of metal ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+                <w:t xml:space="preserve">The parameters influencing the morphology of poly(?-caprolactone) microspheres and the resulting release of encapsulated drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.02.109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 494 (1), pp.152-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01186741v1</w:t>
+                <w:t xml:space="preserve">hal-01946913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiopaque iodinated ethers of poly(vinyl iodobenzyl ether)s: Synthesis and evaluation for endovascular embolization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Doelker</w:t>
+                <w:t xml:space="preserve">Gold electrodes functionalized by methyl-naphthyl substituted cyclam films for the detection of metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ben Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.41791⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.334-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.02.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139861v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Influence of main whey protein components on the mechanism of complex coacervation with Acacia gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ach Ach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Rovere</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Broze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 481, pp.367-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843364v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of nanoparticles made from amphiphilic mono and per-aminoalkyl-β-cyclodextrins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiopaque iodinated ethers of poly(vinyl iodobenzyl ether)s: Synthesis and evaluation for endovascular embolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doelker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 484, pp.365-376. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (14), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.41791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139856v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New elastomeric polymethylsiloxane membranes bearing cationic exchanging sites for anionic dyestuffs sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Touzi</w:t>
+                <w:t xml:space="preserve">Pickering emulsion polymerization of polyaniline/LiCoO2 nanoparticles used as cathode materials for lithium batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (9), pp.1301-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11581-014-1074-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.04.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02139864v1</w:t>
+                <w:t xml:space="preserve">hal-02139863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of grafting modes of methoxycinnamate sunscreen onto silica particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Briancon</w:t>
+                <w:t xml:space="preserve">New elastomeric polymethylsiloxane membranes bearing cationic exchanging sites for anionic dyestuffs sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.140-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02074470v1</w:t>
+                <w:t xml:space="preserve">hal-02139864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Perfume Sustained Release from Cotton Fabric Treated with Polystyrene Microspheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neji Ladhari</w:t>
+                <w:t xml:space="preserve">Effectiveness of grafting modes of methoxycinnamate sunscreen onto silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Noomane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Research on Textile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441, pp.653-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843805v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring silicone oil droplets during emulsification in stirred vessel: Effect of dispersed phase concentration and viscosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Puel</w:t>
+                <w:t xml:space="preserve">Study on Perfume Sustained Release from Cotton Fabric Treated with Polystyrene Microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Ladhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Research on Textile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.42-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.21885⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01273011v1</w:t>
+                <w:t xml:space="preserve">hal-02843805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greffage de cyclames mono-N-fonctionnalisés sur la grille d’un ISFET pour la détection des ions ferriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
+                <w:t xml:space="preserve">Monitoring silicone oil droplets during emulsification in stirred vessel: Effect of dispersed phase concentration and viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Julian Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/i2m.14.1-2.85-102⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.296-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.21885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139868v1</w:t>
+                <w:t xml:space="preserve">hal-01273011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of polysiloxane films substituted by undecenyl-cyclam and by naphthyl-cyclam for the design of ISFET devices sensitive to Fe3+ ions</w:t>
+                <w:t xml:space="preserve">Greffage de cyclames mono-N-fonctionnalisés sur la grille d’un ISFET pour la détection des ions ferriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Ben Mefteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1-2), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.14.1-2.85-102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.129⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01234234v1</w:t>
+                <w:t xml:space="preserve">hal-02139868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of zinc oxide particles on five micro-organisms of the Challenge Tests related to their physicochemical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pasquet</w:t>
+                <w:t xml:space="preserve">Comparison of polysiloxane films substituted by undecenyl-cyclam and by naphthyl-cyclam for the design of ISFET devices sensitive to Fe3+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ben Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bouvier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Noizet</w:t>
+                <w:t xml:space="preserve">Ali Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 460 (1-2), pp.92-100. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204, pp.723-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950978v1</w:t>
+                <w:t xml:space="preserve">hal-01234234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of zinc ions to the antimicrobial activity of zinc oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial activity of zinc oxide particles on five micro-organisms of the Challenge Tests related to their physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 460 (1-2), pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01946917v1</w:t>
+                <w:t xml:space="preserve">hal-01950978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isosorbide-based microcapsules for cosmeto-textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nedra Azizi</w:t>
+                <w:t xml:space="preserve">The contribution of zinc ions to the antimicrobial activity of zinc oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.027⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 457, pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02139866v1</w:t>
+                <w:t xml:space="preserve">hal-01946917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsion polymerization of polyaniline/LiCoO2 nanoparticles used as cathode materials for lithium batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pralong</w:t>
+                <w:t xml:space="preserve">Isosorbide-based microcapsules for cosmeto-textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (9), pp.1301-1314. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.150-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11581-014-1074-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139863v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROENCAPSULATED NEROLINE WITH NEW EPOXY RESIN SHELL BASED ON ISOSORBIDE: PREPARATION, CHARACTERIZATION AND APPLICATION TO COSMETOTEXTILE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nedra Azizi</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION TO THE DEVELOPMENT OF COSMETIC PRODUCTS CONTAINING CITRUS FLAVONOIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Research on Textile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 997, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.997.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02844080v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and in vitro evaluation of new amphiphilic cyclodextrin-based nanoparticles for the incorporation and controlled release of acyclovir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Duffour</w:t>
+                <w:t xml:space="preserve">MICROENCAPSULATED NEROLINE WITH NEW EPOXY RESIN SHELL BASED ON ISOSORBIDE: PREPARATION, CHARACTERIZATION AND APPLICATION TO COSMETOTEXTILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Parrot-Lopez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Research on Textile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.59-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958041v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 modified by salicylic acid as a photocatalyst for the degradation of monochlorobenzene via Pickering emulsion way</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, synthesis, and in vitro evaluation of new amphiphilic cyclodextrin-based nanoparticles for the incorporation and controlled release of acyclovir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noomen Moussa</w:t>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najah Tarhouni</w:t>
+                <w:t xml:space="preserve">Marine Duffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Massouri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Parrot-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 251, pp.10-17. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (1), pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946921v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions stabilized with solid nanoparticles: Pickering emulsions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TiO2 modified by salicylic acid as a photocatalyst for the degradation of monochlorobenzene via Pickering emulsion way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Nsib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Maayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Massouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 251, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044597v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation process and properties of LiCoO2/PANI/dodecylbenzenesulfonate composite electrode materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulsions stabilized with solid nanoparticles: Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 439, pp.23--34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843852v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and electrical characterization of sensors functionalized by anion-exchanging materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Touzi</w:t>
+                <w:t xml:space="preserve">Preparation process and properties of LiCoO2/PANI/dodecylbenzenesulfonate composite electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Chimique de Tunisie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (1), pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139876v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrochemical characterization of polyaniline/LiCoO2 nanocomposites prepared via a Pickering emulsion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pralong</w:t>
+                <w:t xml:space="preserve">Elaboration and electrical characterization of sensors functionalized by anion-exchanging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Chimique de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.63-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946923v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION TO THE DEVELOPMENT OF COSMETIC PRODUCTS CONTAINING CITRUS FLAVONOIDS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Hanchi</w:t>
+                <w:t xml:space="preserve">Structural and electrochemical characterization of polyaniline/LiCoO2 nanocomposites prepared via a Pickering emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 997, pp.185-194. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.1435-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.997.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-013-2014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139869v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration of drugs through skin, a complex rate-controlling membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (3), pp.156-165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization-in-emulsion process of a melted organic compound: In situ optical monitoring and simultaneous droplet and particle size measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gorbatchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 342 (1), pp.99-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading antifungal drugs onto silica particles grafted with cyclodextrins by means of inclusion complex formation at the solid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 439 (1-2), pp.234-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABILISATION D'EMULSIONS DE SILICONE FONCTIONNALISEE PAR DES CYCLODEXTRINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Noomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Chimique de Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions stabilized with organic solid particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Laredj-Bourezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 413, pp.252--259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical properties of gold electrodes functionalized by new pseudo-polyrotaxanes of polyaniline and chemically modified β-cyclodextrin inclusion complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Ben Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 162 (1-2), pp.186-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulated molecular wires of polyaniline pseudopolyrotaxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Parrot-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (1), pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reactions in dense monolayers: in situ thermal cleavage of grafted esters for preparation of solid surfaces functionalized with carboxylic acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (23), pp.14188-14200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2029438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles through the skin: managing conflicting results of inorganic and organic particles in cosmetics and pharmaceutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (5), pp.463-478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wnan.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microemulsion Microstructure Influences the Skin Delivery of an Hydrophilic Drug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (7), pp.1683-1695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of droplet size distribution during an emulsification process using in situ video probe coupled with an automatic image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 165 (3), pp.946-957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2010.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of novel radiopaque poly(allyl amine) nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damia Mawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lauto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Penciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Méhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (33), pp.335603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/21/33/335603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of solid particle content on properties of o/w Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 351 (2), pp.348-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical delivery of lipophilic drugs from o/w Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 371 (1-2), pp.56-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel nanoparticles made from amphiphilic perfluoroalkyl α-cyclodextrin derivatives: Preparation, characterization and application to the transport of acyclovir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bertino Ghera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Parrot-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 375 (1-2), pp.155-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering w/o emulsions: Drug release and topical delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 368 (1-2), pp.7-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.09.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions with bare silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 343 (1-3), pp.70-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of radiopaque iodinated nanoparticles for in situ control of local drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damia Mawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Penciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Méhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (29), pp.5667--5674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions of β-cyclodextrins grafted to silicone for the transport of antifungal drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Noomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Parrot-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (5-6), pp.705-715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of nanocapsules formation by the emulsion–diffusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moinard-Chécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 317 (2), pp.458-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.09.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block copolymers of the type poly(caprolactone)-b-poly(ethylene oxide) for the preparation and stabilization of nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chausson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Sophie Fluchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 362 (1-2), pp.153-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the substitution of β-cyclodextrins by cationic groups on the complexation of organic anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Parrot-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (5-6), pp.697-704. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percutaneous release of caffeine from microemulsion, emulsion and gel dosage forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (2), pp.446-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of Si/SiO2 by polymeric anion-exchanging membrane: Effect on interfacial morphology and electrochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (5-6), pp.923-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matting Agent Concentration and its Effect on the Colour and the Rheology of Matted Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Nsib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Ayed .</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (8), pp.1527-1533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3923/jas.2008.1527.1533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation de nanoparticules polymères en dispersion aqueuse par des copolymères à blocs PEG-PCL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Aguni</w:t>
+                <w:t xml:space="preserve">Selection of dispersants for the dispersion of C.I. Pigment Violet 23 in organic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Nsib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (1), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2006.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845658v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the dispersion of three oxide pigments with sodium polymethacrylate dispersants in alkaline medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naceur Ayed</w:t>
+                <w:t xml:space="preserve">Stabilisation de nanoparticules polymères en dispersion aqueuse par des copolymères à blocs PEG-PCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (4), pp.331-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02845505v1</w:t>
+                <w:t xml:space="preserve">hal-02845658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of dispersants for the dispersion of C.I. Pigment Violet 23 in organic medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">Comparative study of the dispersion of three oxide pigments with sodium polymethacrylate dispersants in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Nsib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (4), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2007.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2006.01.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02845527v1</w:t>
+                <w:t xml:space="preserve">hal-02845505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous emulsification and interfacial polycondensation for the preparation of colloidal suspensions of nanocapsules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Fessi</w:t>
+                <w:t xml:space="preserve">Dispersion of hematite suspensions with sodium polymethacrylate dispersants in alkaline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Nsib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 286 (1-3), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845793v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIS -DESULFOGLUCOSINOLATES: A NEW CLASS OF BOLAFORMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous emulsification and interfacial polycondensation for the preparation of colloidal suspensions of nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lafont</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/SCC-120012980⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (2-3), pp.472-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867035v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of D-Glucosaminyl Bolaamphiphiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
+                <w:t xml:space="preserve">BIS -DESULFOGLUCOSINOLATES: A NEW CLASS OF BOLAFORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Boullanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Stéphanie Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07328309508005356⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (19), pp.2919-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/SCC-120012980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881067v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of dispersants for the dispersion of carbon black in organic medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naceur Ayed</w:t>
+                <w:t xml:space="preserve">Syntheses of D-Glucosaminyl Bolaamphiphiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boullanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4-5), pp.533-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07328309508005356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2005.11.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02845751v1</w:t>
+                <w:t xml:space="preserve">hal-02881067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and electrical characterization of silicone-based anion-exchange materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Touzi</w:t>
+                <w:t xml:space="preserve">Selection of dispersants for the dispersion of carbon black in organic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Nsib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (2-3 Sp. Iss. SI), pp.462-471. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (4), pp.303-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2005.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845771v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles for Drug Delivery: Review of the Formulation and Process Difficulties Illustrated by the Emulsion-Diffusion Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration and electrical characterization of silicone-based anion-exchange materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moinard-Checot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hédi Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (2-3 Sp. Iss. SI), pp.462-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2006.479⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02845724v1</w:t>
+                <w:t xml:space="preserve">hal-02845771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of hematite suspensions with sodium polymethacrylate dispersants in alkaline medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naceur Ayed</w:t>
+                <w:t xml:space="preserve">Nanoparticles for Drug Delivery: Review of the Formulation and Process Difficulties Illustrated by the Emulsion-Diffusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moinard-Checot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.02.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (9), pp.2664-2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2006.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02845700v1</w:t>
+                <w:t xml:space="preserve">hal-02845724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of n-alkanes crystallization by ethylene–vinyl acetate copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 290 (2), pp.406-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms involved in the stabilization of latex particles by adsorbed block copolymers in emulsion polymerization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 270-271, pp.26-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of block copolymers at latex surface and their utilization in emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (4), pp.1395-1405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: The adsorption of functional polymers from their organic solutions: applications to fuel additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fixari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Guio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.475-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pi.1438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the morphology of waterborne nanocomposite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Usoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.569-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pi.1433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of single-stranded DNA fragments to solid surfaces and their repeatable specific hybridization: covalent binding or adsorption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (1-2), pp.112-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2004.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settling of paraffin crystals in cooled middle distillate fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 269 (1), pp.117-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface hydroxylation and silane grafting on fumed and thermal silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 264 (2), pp.354-361. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00552-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small angle neutron scattering studies and kinetic analysis of laponite–enzyme hydrogels in view of biosensors construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (1-2), pp.81-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New surfactants: new chemical functions and molecular architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (1-2), pp.3-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-0294(02)00006-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of porous silica–polysiloxane hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Masure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (1-2), pp.143-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00095-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of a new polymeric ion-exchanging membrane for the chemical detection of anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Touzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Ben Ouada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (1-2), pp.15-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00055-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Polyisobutenylsuccinimide Derivatives at a Solid−Hydrocarbon Interface †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (19), pp.5901-5910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la010076o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Controlled Solvolysis of Ethylene−Vinyl Acetate Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (17), pp.5838-5847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma0102666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-bonded complexes of pentaalkyl guanidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rappo-Abiuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (1), pp.99-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B008241O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and Micellar Behavior of Pyrrole-Containing Cationic Surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (9), pp.2639-2646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la0014555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Adsorbed and Grafted Single-Stranded DNA Fragments on Aminated Latex Particles: A Small-Angle Neutron Scattering Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+                <w:t xml:space="preserve">Grafting of phosphonate groups on the silica surface for the elaboration of ion-sensitive field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Elbhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 52 (3), pp.495-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-9140(00)00395-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la990696d⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093796v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthesis of colloidal particles of calcium thiophosphates in a microemulsion: influence of the parameters of the process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of Adsorbed and Grafted Single-Stranded DNA Fragments on Aminated Latex Particles: A Small-Angle Neutron Scattering Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Chivé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Delfort</w:t>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Thierry Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Barré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 175 (3), pp.321-334. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (3), pp.1261-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(00)00686-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la990696d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869194v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of phosphonate groups on the silica surface for the elaboration of ion-sensitive field-effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Elbhiri</w:t>
+                <w:t xml:space="preserve">Structure of Adsorbed and Grafted Single-Stranded DNA Fragments on Aminated Latex Particles: A Small-Angle Neutron Scattering Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-9140(00)00395-7⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (3), pp.1261-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la990696d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869204v1</w:t>
+                <w:t xml:space="preserve">hal-02093796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Adsorbed and Grafted Single-Stranded DNA Fragments on Aminated Latex Particles: A Small-Angle Neutron Scattering Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+                <w:t xml:space="preserve">The synthesis of colloidal particles of calcium thiophosphates in a microemulsion: influence of the parameters of the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la990696d⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 175 (3), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(00)00686-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869222v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically grafted field effect transistors for the detection of potassium ions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of Waterborne Organic Composite Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-4005(99)00109-4⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (23), pp.7887-7896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma990561e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869230v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of fluidization of concentrated calcium carbonate slurries by poly(oxyethylene) diphosphonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Mosquet</w:t>
+                <w:t xml:space="preserve">Chemically grafted field effect transistors for the detection of potassium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Elbhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guicquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003960050505⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58 (1-3), pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4005(99)00109-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869234v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Waterborne Organic Composite Coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanism of fluidization of concentrated calcium carbonate slurries by poly(oxyethylene) diphosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cabane</w:t>
+                <w:t xml:space="preserve">Alain Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guicquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma990561e⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 277 (12), pp.1162-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003960050505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869236v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Formation of Colloidal Particles of Calcium Thiophosphates in an Organic Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (19), pp.5355-5365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la980289m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and surface-active properties of amphiphilic 6-aminocarbonyl derivatives of d-glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Maunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boullanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 299 (1-2), pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0008-6215(96)00336-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxyethylene di-phosphonates as efficient dispersing polymers for aqueous suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guicquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 65, pp.2545-2555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small angle neutron scattering studies of composite latex film structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 32 (1-4), pp.35-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0300-9440(97)00072-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically modified ISFETs with thin polymeric membranes working in a differential mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Nyamsi-Hendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9 (3), pp.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional polyethylene oxides as dispersing agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId680" w:history="1">
+                <w:t xml:space="preserve">Synthesis of poly(ethylene oxide) with a terminal amino group by anionic polymerization of ethylene oxide initiated by aminoalcoholates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guicquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 198 (8), pp.2457-2474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.1997.021980808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874531v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of poly(ethylene oxide) with a terminal amino group by anionic polymerization of ethylene oxide initiated by aminoalcoholates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId680" w:history="1">
+                <w:t xml:space="preserve">Functional polyethylene oxides as dispersing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guicquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02874526v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Solutions of Zwitterionic Surfactants with Varying Carbon Number of the Intercharge Group. 3. Intermicellar Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Active Properties and Micellar Aggregation of Alkyl 2-Amino-2-deoxy-β- d -glucopyranosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boullanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raoul Zana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 12 (13), pp.3225-3232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la951571l⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 12 (7), pp.1771-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la950485i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877094v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the Adsorption of Zwitterionic Surfactants at Hydrophilic Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous Solutions of Zwitterionic Surfactants with Varying Carbon Number of the Intercharge Group. 3. Intermicellar Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kamenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Harwigsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Raoul Zana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12 (13), pp.3225-3232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la951571l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.1996.0560⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877092v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-angle Neutron Scattering for Studying Latex Film Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature of the Adsorption of Zwitterionic Surfactants at Hydrophilic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Harwigsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Tiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Trends in Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 183 (2), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1996.0560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877098v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Active Properties and Micellar Aggregation of Alkyl 2-Amino-2-deoxy-β- d -glucopyranosides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-angle Neutron Scattering for Studying Latex Film Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Trends in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (6), pp.197-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02877096v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses et propriétés de tensioactifs zwitterioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92, pp.1025-1042. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1995921025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Solutions of Zwitterionic Surfactants with Varying Carbon Number of the Intercharge Group. 2. Ion Binding by the Micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Kamenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Zana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11 (11), pp.4234-4240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la00011a013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and surface-active properties of some alkyl 2-amino-2-deoxy-β-d-glucopyranosides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Boullanger</w:t>
+                <w:t xml:space="preserve">Aqueous solutions of zwitterionic surfactants with varying carbon number of the intercharge group. 1. Micelle aggregation numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kamenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Sancho</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Zana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11 (9), pp.3351-3355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la00009a015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0008-6215(95)00229-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881053v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous solutions of zwitterionic surfactants with varying carbon number of the intercharge group. 1. Micelle aggregation numbers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of lubricants for silica micromotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la00009a015⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 47 (1-3), pp.598-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0924-4247(94)00970-S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881051v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of lubricants for silica micromotors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Synthesis and surface-active properties of some alkyl 2-amino-2-deoxy-β-d-glucopyranosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boullanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martelet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0924-4247(94)00970-S⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 278 (1), pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0008-6215(95)00229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881083v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Efficacy of Zwitterionic Dodecyl Carboxybetaine Surfactants for the Extraction and the Separation of Mycoplasma Membrane Protein Antigens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brenner</w:t>
+                <w:t xml:space="preserve">Coalescence of polystyrene nodules in soft poly(butyl acrylate)-based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (5), pp.296-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.1995.220060507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/abio.1995.1081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881442v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence of polystyrene nodules in soft poly(butyl acrylate)-based films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cabane</w:t>
+                <w:t xml:space="preserve">Evaluation of the Efficacy of Zwitterionic Dodecyl Carboxybetaine Surfactants for the Extraction and the Separation of Mycoplasma Membrane Protein Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wroblewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.1995.220060507⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 224 (2), pp.515-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/abio.1995.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881047v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of vinylsulphone reactive dyes with cellulosic fabrics. Part 2-dye associations and dyesurfactant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai-Na Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Petit-Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Society of Dyers and Colourists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 110 (4), pp.149-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1478-4408.1994.tb01630.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Behavior of Dye-Surfactant Associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Na Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Petit-Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 163 (2), pp.334-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcis.1994.1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropolymerization of Cationic Amphiphilic Pyrrole Derivatives on Electrodes. Evidence for Environmental Effects on Redox Potentials of Trapped Anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 10 (2), pp.602-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la00014a044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Properties of Zwitterionic Pyridinio Surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Amrhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 10 (10), pp.3435-3441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la00022a013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can zwitterionic amphiphilic bilayers structure water in layers? An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 76, pp.59-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0927-7757(93)80061-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylation of methyl nicotinate or isonicotinate with alkyl bromide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Amhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersions filmogènes de latex copolymères modèles. Relations synthèse-structure-propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 89, pp.745-797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jcp/1992890745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Film formation with latex particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Joanicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 270 (8), pp.806-821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00776153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate-sensitive field-effect transistor with silica gate insulator modified by chemical grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 256 (2), pp.251-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0003-2670(92)85351-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of zwitterionic surfactant micelles: micellar size and intermicellar interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Mélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Dalbiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 96 (21), pp.8614-8619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/j100200a074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensioactive properties of zwitterionic carboxybetaine amphiphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Storet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 7 (5), pp.848-853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la00053a007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of emulsifier-free quaternarized vinylbenzylchloride latexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Verrier-Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 269 (4), pp.398-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00654586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-sensitive field-effect transistor sensors with a covalently bound monolayer membrane: example of calcium detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 5 (1-4), pp.67-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-4005(91)80221-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of micelles and microemulsions</w:t>
+                <w:t xml:space="preserve">Intercharge distance of flexible zwitterionic molecules in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 53 (3), pp.279-371. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 94 (5), pp.1768-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0034-4885/53/3/002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/j100368a013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881503v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercharge distance of flexible zwitterionic molecules in solution</w:t>
+                <w:t xml:space="preserve">The structure of micelles and microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Perchec</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/j100368a013⟩</w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 53 (3), pp.279-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0034-4885/53/3/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881495v1</w:t>
+                <w:t xml:space="preserve">hal-02881503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new zwitterionic surfactants with improved solubility in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 45 (11), pp.3363-3370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)81015-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micellar properties of zwitterionic phosphobetaine amphiphiles in aqueous solution: Influence of the intercharge distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 266 (5), pp.441-448. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01457261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesomorphic structure of neutral amphiphilic phosphotobetaines having different interionic distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 121 (2), pp.514-521. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0021-9797(88)90453-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesomorphic structure of neutral amphiphilic phosphotobetaines having different interionic distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 121 (2), pp.522-530. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0021-9797(88)90454-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses de phosphobétaïnes amphiphiles neutres à distances intercharge variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, pp.699-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of coupling constants in broad multiplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 24 (5), pp.404-408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260240503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micellar effects on charge separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Pileni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 117 (1), pp.89-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0009-2614(85)80411-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of micellization on complexing properties of amphiphilic ligands toward metal ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chachaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 107 (5), pp.1102-1107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja00291a003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon chains conformation in micelles. A nuclear magnetic resonance relaxation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chachaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 89 (5), pp.875-880. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/j100251a032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interfacial charge on micellar structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John B. Hayter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (5), pp.749-759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphys:01985004605074900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of charge separation in direct and reverse micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Pileni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Pileni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 28 (2), pp.273-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0047-2670(85)87038-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigation of the micellar properties of monoalkylphoshpates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chachaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 262 (6), pp.489-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF01412046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and ESR study of the conformations and dynamical properties of poly(L-lysine) in aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Perly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chachaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 14 (4), pp.969-975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma50005a015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29010,2643 +29022,2643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émulsions de Pickering en formulation cosmétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-j2195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes pâteux ou préparations semi-solides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+                <w:t xml:space="preserve">Cosmetotextiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Million</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v2-pha2016⟩</w:t>
+              <w:t xml:space="preserve">Particle Technology and Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.235-274, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110670776-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776935v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetotextiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Salaün</w:t>
+                <w:t xml:space="preserve">Systèmes pâteux ou préparations semi-solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Million</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle Technology and Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110670776-012⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-pha2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776891v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phase grasse des systèmes émulsionnés : origine synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garaud Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ingrédients cosmétiques : « excipients et leurs fonctionnalités pour la formulation "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cosmetic valley, pp.105-125, 2022, 978-2-490639-44-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tensioactifs de la détergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guilbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingrédients cosmétiques : "excipients et leurs fonctionnalités pour la formulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.308-345, 2022, 978-2-490639-44-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsionnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guilbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingrédients cosmétiques : "excipients et leurs fonctionnalités pour la formulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-408, 2022, 978-2-490639-44-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman Microspectroscopy in the Assessment of Skin Barrier Function and Drug Penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Dancik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percutaneous Absorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, CRC Press, pp.799-836, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429202971-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micelles and Nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.47-72, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16573-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmetic Valley Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception des produits cosmétiques : La formulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème Edition, Concept Editions, 2019, 978-2-490639-03-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman Spectroscopy as a Tool to Investigate the Action of Penetration Enhancers Inside the Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percutaneous Penetration Enhancers Drug Penetration Into/Through the Skin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.229-246, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53270-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering Emulsions for Controlled Drug Delivery to the Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percutaneous Penetration Enhancers Chemical Methods in Penetration Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.267-281, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45013-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Sensitization Techniques and Recognition Receptors Immobilization on Biosensors and Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recognition Receptors in Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.47-134, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-0919-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial and micellar behaviour of pyrrole-containing surfactants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berlot</w:t>
+                <w:t xml:space="preserve">The immobilisation of DNA strands on silica surface by means of chemical grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 123, Springer Berlin Heidelberg, pp.31-35, 2004, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 123, Springer Berlin Heidelberg, pp.275-279, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-36462-7_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-36462-7_8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02867021v1</w:t>
+                <w:t xml:space="preserve">hal-02867018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immobilisation of DNA strands on silica surface by means of chemical grafting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dugas</w:t>
+                <w:t xml:space="preserve">Interfacial and micellar behaviour of pyrrole-containing surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éliane Souteyrand</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 123, Springer Berlin Heidelberg, pp.275-279, 2004, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 123, Springer Berlin Heidelberg, pp.31-35, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-36462-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-36462-7_59⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02867018v1</w:t>
+                <w:t xml:space="preserve">hal-02867021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of poly(isobutenylsuccinimide) dispersants at a solid-hydrocarbon interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118 (110-114), Springer-Verlag, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of poly(isobutenylsuccinimide) dispersants at a solid-hydrocarbon interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Dubois-Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, Springer Berlin Heidelberg, pp.110-114, 2001, Progress in Colloid and Polymer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45725-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emulsification of inorganic colloidal particles in an organic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, Springer Berlin Heidelberg, pp.100-105, 2000, Progress in Colloid and Polymer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-46545-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId920" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically grafted field-effect transistors for the recognition of ionic species in aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Elbhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, Springer Berlin Heidelberg, pp.243-248, 2000, Progress in Colloid and Polymer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-46545-6_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous formation of zwitterionic vesicles: chemical structure-vesicle formation relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105, Steinkopff, pp.224-227, 1997, Progress in Colloid &amp; Polymer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0110992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxyethylene di-phosphonates as dispersing agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guicquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105, Steinkopff, pp.6-10, 1997, Progress in Colloid &amp; Polymer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0110953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId931" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering of latex particles during film formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Joanicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, Steinkopff, pp.175-183, 1990, Progress in Colloid &amp; Polymer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0115548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId937"/>
+      <w:footerReference w:type="default" r:id="rId938"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31793,51 +31805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yves.chevalier@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Jannet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Kallel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2026.129976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Hamadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.129010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananga Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kneppers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kouki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jaoued" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merymene Boukadida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Anene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ben Aissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ousji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chouchene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Kallel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37282-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jawed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaiech Riahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Soltani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Ariba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Majdoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Majdoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Benyaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133514" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ferchichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaini Chouchaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c09031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyao Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02684" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jaoued-Grayaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-024-05161-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sscp.202400104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Omrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Jebli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aza&#238;ez Ben Akacha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02161-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127152" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Fouzai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121307" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Mili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hsine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mlika" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2022.115040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Abdelkader" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Azizi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Baffoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2022.2031710" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marques Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florencio Maluf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pontarolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro Ketzer Saul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123164" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ensenat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00305A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00305a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Massufero Vergilio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti Aiello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Sonego Furlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Costa Carit&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Rezende Azevedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.14892" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21647-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cardoso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durosoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112103" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03730479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Belkilani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Minot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c09039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806421v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2022.100669" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202200016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Nasraoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120510" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655857v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674696v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/msp-2021-0044" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ayadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Touzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Ouada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051658" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkystis Phinikaridou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Stefania" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Padovan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Lavin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01286" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2021.105985" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shokouhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00846" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Buri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Achak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12709" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.04.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardoso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durosoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1940862" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Haj Said" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01864-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.049" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841444v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Missaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112726" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tarnowska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12607" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994519v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00180-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997261v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Fessi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Nsib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01929" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02285" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Zidane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Maiza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouleghlem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0874-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-7289-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841484v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.07926" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841516v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarnowska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resende Azevedo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12581" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139815v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dappozze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03806" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115879v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40LBV5RF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139822v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nicolas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.08.022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928207v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lebegue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.06.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139823v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H67LRNXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767703v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ben Mefteh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Bala" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2017.1368531" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740158v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18020599" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139828v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16159" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02842415v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines B&#233;jaoui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ba&#226;zaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.065" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02842151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22640" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139832v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zouari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2017.1365368" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139844v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Salerno" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rolland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.03.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013672v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859558v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chniguir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01080" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946911v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejed Chemli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.12.014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NVQ1SHK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02842515v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Noomane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357986v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paweloszek" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1898-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950977v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bile" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1081237" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357982v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1909-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363669v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2016.3674" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013717v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03576" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946912v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemery" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gohier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2015.2587" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136089v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946914v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pasquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Couval" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouvier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.12.031" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187182v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemerya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.019" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400373" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50NWBNXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943101v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rov&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.068" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229834v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach Ach" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.006" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186741v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.02.109" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4SKSPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843364v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Laredj Bourezg" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rovere" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139856v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139864v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.04.010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNMLNTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02074470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.029" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81B0X3XR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843805v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Ladhari" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273011v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21885" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4CRKX2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139868v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.14.1-2.85-102" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234234v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.129" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFG0B8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950978v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Noizet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.10.031" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946917v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.057" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139866v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.027" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GZN7ZCS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139863v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-014-1074-7" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844080v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958041v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duffour" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946921v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maayoufi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomen Moussa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Tarhouni" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Massouri" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.10.007" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NV58BD1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044597v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843852v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.06.049" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139876v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946923v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-013-2014-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1FXLR8M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139869v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcharek" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Hassen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanchi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.997.22" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844362v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2012.02.001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271819v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorbatchev" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.005" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVB5GPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013685v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844534v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Noomen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044599v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844433v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Chaabene" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.11.029" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044310v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877216v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029438" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844672v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.146" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5BT1N8K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013673v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Naoui" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844838v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.10.031" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HRLRMN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946939v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Mawad" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lauto" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Penciu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri M&#233;hier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/33/335603" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA98C9120B5BA1FF3876186393F1647DD2C3E83E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844873v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.08.019" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946957v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.12.017" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844972v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertino Ghera" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.04.004" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845001v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.057" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844949v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.01.031" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044591v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845382v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.057" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38W3HWJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291750v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard-Ch&#233;cot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.081" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFPXB3V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845433v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chausson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Fluch&#232;re" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.06.007" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B84B7MWR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845360v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.013" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LM6QSFL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845455v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.10.018" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNTFD6QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845408v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.042" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCDG4KV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845181v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Nsib" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Ayed ." TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2008.1527.1533" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845658v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845505v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Ayed" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.07.021" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZGNB9KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845527v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2006.01.047" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLDMQKZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845793v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchemal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.022" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JPC4SG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867035v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grumel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cassel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120012980" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881067v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328309508005356" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845751v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2005.11.006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KFWTSN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845771v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zarrouk" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.023" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBS8DSVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845724v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinard-Checot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.479" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845700v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.02.035" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93TDF94T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845912v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eydoux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germanaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.054" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PMTNB0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845891v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic B&#233;al" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.033" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F90TNQPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845932v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.064" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPK1K2ZQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867023v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fixari" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Guio" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1438" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867022v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Usoni" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ansanay-Alex" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1433" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68EC4D80AF24D0840F8CF939C4A73F2B1EC69CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867020v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.02.041" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N1PTQJ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867024v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.07.030" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V19MBKMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867025v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00552-6" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G515428B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867039v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00064-4" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0185FTN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867040v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-0294(02)00006-7" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXF650F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867036v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Rahmi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Li&#232;re" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Masure" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00095-4" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ST9PD3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867038v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00055-3" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDN62F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869189v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issartel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0102666" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4X8NCGP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869191v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rappo-Abiuso" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Perchec" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B008241O" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869190v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berlot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0014555" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PS638C9T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093796v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la990696d" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1BDJKWX8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869194v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chiv&#233;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gallo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barr&#233;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(00)00686-5" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ0JFG4D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869204v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Elbhiri" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(00)00395-7" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7PX58R3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869222v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869230v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chovelon" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00109-4" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJCF24L2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869234v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foissy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guicquero" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960050505" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34BDD1466FF9E6ED4F7A7DC728022F39D23D1EFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869236v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma990561e" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G3R0RXTN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869227v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Born" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la980289m" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BN3Z7KF4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874527v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maunier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00336-9" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T18P4KM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874525v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874497v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(97)00072-6" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MM2KV6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874539v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Nyamsi-Hendji" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874531v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874526v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.1997.021980808" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFN7RMRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877094v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kamenka" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chorro" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Zana" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la951571l" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HDJZTRCV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877092v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harwigsson" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0560" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82AF58BF8F4203039B26A5FC5D5D8477CB551361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877098v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877096v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la950485i" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8B0V37PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881444v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1A4404D59D709759F1CF36CADA6C74CD027C37F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881061v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00011a013" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3WHQM5ZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881053v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Croizier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Sancho" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(95)00229-1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDA8078F65898BE856B9A6613ABAEB410751DFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881051v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00009a015" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SX4QXTZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881083v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Zarrad" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;chet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00970-S" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6A422EFC490C3917524719ABB152FF17CF9D844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881047v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1995.220060507" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L478W6M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881455v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Na Guo" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Petit-Ramel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gauthier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1478-4408.1994.tb01630.x" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74DC545H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881464v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Na Guo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1112" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/903F506E891CFA867683A5BC7CEB0926037DD47B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881474v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deronzier" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moutet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labbe" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00014a044" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5TDX4GX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881470v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Amrhar" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallot" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Auvray" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00022a013" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M2NZ4DM8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881480v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perez" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-7757(93)80061-I" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J987B2GG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881491v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Amhar" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882369v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dobler" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1992890745" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC0B620F7C5C033A20B5803EF610AC800E747D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882327v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joanicot" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wong" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00776153" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M3LNWK8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882335v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocher" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(92)85351-6" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6MT4SG5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882319v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien M&#233;lis" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dalbiez" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100200a074" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MQP0P1NV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882377v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Storet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00053a007" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z40MNGJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882379v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Verrier-Charleux" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revillon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00654586" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1MX9X4N6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882374v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(91)80221-5" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM1S3S0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881503v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/53/3/002" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BF6B9B3096283E8D7D99082B920065215469E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881495v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100368a013" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LVX3NKNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877128v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)81015-2" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWF3RPDN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877133v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01457261" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E026F243DA78B23FEBA3588EE5FC67A9618FA4C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877139v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9797(88)90453-5" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F4170C676E5018B0CDE78155909CD519C2F04A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877147v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9797(88)90454-7" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D9E74EF4A1A8AD915F348AD12EAD04C8456662B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877103v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847598v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260240503" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RFQZ7MW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847571v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lerebours" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(85)80411-5" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTKVGVHC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847515v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chachaty" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00291a003" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGSWRVLQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847461v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100251a032" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BVP8GLVS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847540v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Hayter" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01985004605074900" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505566BEF9023990C8CD65BEADE3DB43CEBDF6C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847486v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochette" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0047-2670(85)87038-6" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF9HFHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847426v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chachaty" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01412046" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8SCMPLZS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846226v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma50005a015" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776921v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2195" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776935v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-pha2016" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776891v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670776-012" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505047v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garaud Jean-Luc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Francis" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paulus" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505306v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilbot" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505321v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rodier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776910v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429202971-55" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776898v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16573-4_4" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04456629v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777002v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53270-6_13" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776994v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45013-0_19" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776951v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0919-0_2" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SX5H18QM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867021v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36462-7_8" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FE0A53129B61C47C731642291101BC8E0CF921/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867018v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Souteyrand" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36462-7_59" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0902CE1F5ED60BA7EC84835437AEF2812306475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869211v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46545-6_21" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12609FF6BAABD81C1E45174E354D89154B8EACA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869218v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chovelon" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46545-6_48" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC62D11888276EABEA7CAA98E22ED9E71DAD27E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874536v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perchec" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110992" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35BCCBE1A6E071EE58F6561B0DCC2F039F404157/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874535v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110953" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194AAAAF902D547A1038E3682A8B01AF4F525459/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881502v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115548" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DBF7D0D8E1C637682D3FF92E3AE99BA7A77B930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yves.chevalier@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Jannet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Kallel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2026.129976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Hamadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.129010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jawed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaiech Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jaoued" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananga Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kneppers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Larbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merymene Boukadida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Anene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Ben Aissa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ousji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126345" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chouchene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Kallel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37282-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sscp.202400104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Soltani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Ariba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Majdoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Majdoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Benyaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ferchichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaini Chouchaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amdouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c09031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyao Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02684" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jaoued-Grayaa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-024-05161-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Fouzai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121307" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Mili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hsine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Mlika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2022.115040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Omrani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Jebli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aza&#238;ez Ben Akacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-023-02161-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125724" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Abdelkader" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Azizi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Baffoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2022.2031710" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marques Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florencio Maluf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pontarolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro Ketzer Saul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123164" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ensenat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00305A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00305a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Massufero Vergilio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moretti Aiello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Sonego Furlan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Costa Carit&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Rezende Azevedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.14892" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21647-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cardoso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durosoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129653" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03730479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Belkilani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Minot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c09039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202200016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2022.100669" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120510" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Nasraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111441" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Touzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Haj Said" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Ouada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01864-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ayadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004580" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/msp-2021-0044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkystis Phinikaridou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Stefania" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Padovan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Lavin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01286" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318450v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051658" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2021.105985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shokouhi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00846" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Buri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120092" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Achak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12709" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.04.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardoso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durosoy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1940862" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Fessi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Nsib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dappozze" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02285" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Missaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Amor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112726" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tarnowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12607" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00180-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119991" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01929" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841219v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cuccione" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chhour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ntno.45354" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dappozze" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03806" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.01.042" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2X0T1PZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Zidane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Maiza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouleghlem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-018-0874-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139811v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-019-7289-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.07926" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841516v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarnowska" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resende Azevedo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12581" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16159" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40LBV5RF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139822v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nicolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.08.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01928207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lebegue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jose" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Saulnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.06.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767703v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ben Mefteh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Bala" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2017.1368531" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139823v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H67LRNXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740158v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18020599" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139832v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zouari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2017.1365368" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02842415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines B&#233;jaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ba&#226;zaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.065" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139837v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22640" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02842151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139844v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Salerno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rolland" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.03.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013672v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859558v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chniguir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01080" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejed Chemli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.12.014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NVQ1SHK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02842515v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Noomane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357986v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paweloszek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1898-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ridel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01465h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1909-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950977v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bile" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1081237" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044297v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044296v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013717v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363669v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2016.3674" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843364v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Laredj Bourezg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rovere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.031" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859561v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03576" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946912v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemery" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gohier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2015.2587" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pasquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Couval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouvier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.12.031" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187182v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemerya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.019" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119623v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400373" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50NWBNXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rov&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946913v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.068" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186741v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.02.109" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4SKSPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229834v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach Ach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-014-1074-7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139864v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.04.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNMLNTR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02074470v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.029" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81B0X3XR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843805v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Ladhari" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273011v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21885" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4CRKX2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139868v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.14.1-2.85-102" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234234v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFG0B8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950978v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Noizet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.10.031" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946917v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.05.057" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139866v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.027" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GZN7ZCS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139869v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcharek" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Hassen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanchi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.997.22" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844080v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958041v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duffour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parrot-Lopez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.013" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946921v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maayoufi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomen Moussa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Tarhouni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Massouri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.10.007" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NV58BD1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044597v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843852v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.06.049" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139876v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946923v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-013-2014-6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1FXLR8M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844362v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2012.02.001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271819v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorbatchev" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.06.005" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVB5GPST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013685v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Noomen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844433v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ben Chaabene" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.11.029" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044310v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877216v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029438" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844672v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.146" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5BT1N8K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013673v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Naoui" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844838v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.10.031" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HRLRMN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946939v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Mawad" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lauto" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Penciu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri M&#233;hier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/33/335603" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA98C9120B5BA1FF3876186393F1647DD2C3E83E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844873v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.08.019" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946957v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.12.017" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844972v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertino Ghera" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.04.004" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845001v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.057" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844949v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.01.031" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044591v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845382v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.057" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38W3HWJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291750v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard-Ch&#233;cot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.081" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFPXB3V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845433v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chausson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Fluch&#232;re" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.06.007" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B84B7MWR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845360v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.013" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LM6QSFL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845455v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.10.018" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNTFD6QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845408v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.042" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCDG4KV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845181v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Nsib" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Ayed ." TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2008.1527.1533" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845527v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Ayed" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2006.01.047" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLDMQKZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845658v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845505v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2007.07.021" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZGNB9KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845700v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.02.035" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93TDF94T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845793v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchemal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.022" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JPC4SG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867035v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grumel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cassel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120012980" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881067v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boullanger" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328309508005356" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845751v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2005.11.006" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KFWTSN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845771v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Zarrouk" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.023" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBS8DSVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845724v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinard-Checot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.479" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845912v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eydoux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germanaud" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.04.054" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PMTNB0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845891v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic B&#233;al" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.05.033" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F90TNQPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845932v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.064" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPK1K2ZQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867023v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fixari" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Guio" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1438" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867022v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Usoni" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ansanay-Alex" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1433" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D68EC4D80AF24D0840F8CF939C4A73F2B1EC69CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867020v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.02.041" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N1PTQJ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867024v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.07.030" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V19MBKMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867025v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00552-6" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G515428B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867039v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00064-4" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0185FTN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867040v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-0294(02)00006-7" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXF650F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867036v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Rahmi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Li&#232;re" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Masure" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00095-4" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ST9PD3X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867038v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00055-3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDN62F9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869174v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubois-Clochard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delfort" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gateau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010076o" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLPQB16Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869189v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issartel" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0102666" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4X8NCGP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869191v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rappo-Abiuso" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Perchec" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B008241O" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869190v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berlot" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0014555" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PS638C9T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869204v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Elbhiri" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(00)00395-7" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7PX58R3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869222v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la990696d" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1BDJKWX8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093796v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869194v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chiv&#233;" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gallo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barr&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(00)00686-5" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JJ0JFG4D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869236v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma990561e" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G3R0RXTN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869230v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chovelon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00109-4" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJCF24L2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869234v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foissy" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guicquero" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960050505" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34BDD1466FF9E6ED4F7A7DC728022F39D23D1EFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869227v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Born" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la980289m" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BN3Z7KF4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874527v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maunier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00336-9" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T18P4KM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874525v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874497v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9440(97)00072-6" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MM2KV6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874539v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Maaref" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Nyamsi-Hendji" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874526v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.1997.021980808" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFN7RMRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874531v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877096v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la950485i" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8B0V37PF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877094v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kamenka" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chorro" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Zana" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la951571l" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HDJZTRCV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877092v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harwigsson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Tiberg" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0560" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82AF58BF8F4203039B26A5FC5D5D8477CB551361/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877098v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881444v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921025" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1A4404D59D709759F1CF36CADA6C74CD027C37F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881061v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levy" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00011a013" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3WHQM5ZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881051v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00009a015" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SX4QXTZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881083v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Zarrad" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;chet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00970-S" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6A422EFC490C3917524719ABB152FF17CF9D844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881053v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Croizier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Sancho" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(95)00229-1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDA8078F65898BE856B9A6613ABAEB410751DFA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881047v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1995.220060507" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L478W6M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881442v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wroblewski" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1995.1081" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03966MZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881455v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Na Guo" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Petit-Ramel" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gauthier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1478-4408.1994.tb01630.x" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74DC545H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881464v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Na Guo" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1112" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/903F506E891CFA867683A5BC7CEB0926037DD47B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881474v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deronzier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moutet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labbe" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00014a044" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5TDX4GX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881470v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Amrhar" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallot" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Auvray" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00022a013" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M2NZ4DM8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881480v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perez" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-7757(93)80061-I" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J987B2GG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881491v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Amhar" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882369v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dobler" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1992890745" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC0B620F7C5C033A20B5803EF610AC800E747D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882327v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joanicot" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wong" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00776153" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M3LNWK8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882335v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocher" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(92)85351-6" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6MT4SG5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882319v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien M&#233;lis" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dalbiez" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100200a074" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MQP0P1NV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882377v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Storet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pourchet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00053a007" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z40MNGJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882379v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Verrier-Charleux" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revillon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00654586" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1MX9X4N6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882374v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(91)80221-5" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM1S3S0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881495v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100368a013" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LVX3NKNS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881503v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/53/3/002" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43BF6B9B3096283E8D7D99082B920065215469E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877128v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)81015-2" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWF3RPDN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877133v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01457261" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E026F243DA78B23FEBA3588EE5FC67A9618FA4C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877139v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9797(88)90453-5" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F4170C676E5018B0CDE78155909CD519C2F04A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877147v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9797(88)90454-7" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D9E74EF4A1A8AD915F348AD12EAD04C8456662B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877103v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847598v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260240503" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RFQZ7MW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847571v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lerebours" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(85)80411-5" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTKVGVHC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847515v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chachaty" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00291a003" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FGSWRVLQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847461v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100251a032" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BVP8GLVS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847540v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Hayter" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01985004605074900" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505566BEF9023990C8CD65BEADE3DB43CEBDF6C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847486v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochette" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0047-2670(85)87038-6" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF9HFHQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847426v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chachaty" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01412046" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8SCMPLZS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846226v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma50005a015" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776921v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2195" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776891v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110670776-012" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776935v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-pha2016" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505047v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garaud Jean-Luc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Francis" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paulus" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505306v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilbot" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505321v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Rodier" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jannin" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776910v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429202971-55" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776898v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16573-4_4" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04456629v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777002v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53270-6_13" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776994v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45013-0_19" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776951v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0919-0_2" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SX5H18QM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867018v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Souteyrand" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36462-7_59" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0902CE1F5ED60BA7EC84835437AEF2812306475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867021v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36462-7_8" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FE0A53129B61C47C731642291101BC8E0CF921/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144839v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869165v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45725-9_25" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F407C54F36FC74E3A7DBF7D7FB973635E6577D07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869211v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46545-6_21" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12609FF6BAABD81C1E45174E354D89154B8EACA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869218v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chovelon" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46545-6_48" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DC62D11888276EABEA7CAA98E22ED9E71DAD27E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874536v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perchec" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110992" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35BCCBE1A6E071EE58F6561B0DCC2F039F404157/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874535v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0110953" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194AAAAF902D547A1038E3682A8B01AF4F525459/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881502v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115548" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DBF7D0D8E1C637682D3FF92E3AE99BA7A77B930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>