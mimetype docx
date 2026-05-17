--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -1070,8359 +1070,8359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ensemble, assemblée, cosmos. Entretien de Julien Bruneau et Jérémy Damian avec Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Corps-Objet-Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation culturelle et conversations jurisgénératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solliciter les résurgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de paix (sociale) sans justices (plurielles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoingénierie : les technologies sauveront-elles le progrès ? De la bonne échelle pour agir sur le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du crieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.80-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Solliciter les résurgences</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipements, agencements, diagrammes : pour une conception guattarienne des infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Citton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphibioses du vulgaire et puanteurs du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.335-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les multiples défis de nos planétarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le revenu universel, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Querrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.120-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Discontents and the Need for Mediarchical Re-Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérouter la politique par la poésie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du crieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, pp.80-95</w:t>
+              <w:t xml:space="preserve">, 2021, 18, pp.48-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Citton</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planétarités en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Kyrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 88</w:t>
+              <w:t xml:space="preserve">, 2021, 85, pp.67-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practicing Study as Self-Alienation and Counter-Addiction ( Studium, Black Study, Études )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy and Theory in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/PTIHE032021.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les multiples défis de nos planétarités</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvertures du décolonial à l’âge du Plantationocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.108-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un design collapsonaute de ces décors qui nous regardent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.546-553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvertures du décolonial à l’âge du Plantationocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 84 (3), pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.084.0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilém Flusser et la recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flusser Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COULD DEEP FAKES UNCOVER THE DEEPER TRUTH OF AN ONTOLOGY OF THE NETWORKED IMAGES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61-62, pp.46-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collapsology as the Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 9, p. 87-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collapsologie. Tomber vers le haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four Moves for Beauty as Super-Natural Concrescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.120-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer des publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.72-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cescosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.118--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2020.1756641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instaurer des universités « créatives » à la rencontre des sciences et des arts : quelques propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media archipélique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Undercommons de Stefano Harney et Fred Moten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du crieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.143-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collapsonauts Need Medianarchists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dust Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une attention à la dispersion. Conversation entre Ariel Kyrou et Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Kyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Librarioli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.54-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panique virale. Comment ne pas rater la catastrophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le revenu universel, pour quoi faire ?</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du plan-séquence collapsologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique et esthétique du drone armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques de l’attention littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kassab-Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, "L’éthique en question dans la critique et la création littéraire", Tübingen, Narr, XLV (2), pp.199-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Endo-Attention, Creative Exo-Attention: the Egocidal and Ecocidal Logic of Neoliberal Capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Formations: A Journal of Culture, Theory, Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Automation Anxiety, 98, pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3898/NEWF:98.07.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois contre-fictions au capitalisme de surveillance (Vincent Message, Olivia Rosenthal, Alain Damasio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactiques de l’accordage affectif pour temps d’effondrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Paysage-animal », 11, pp.15-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalitions citoyennes contre-spéculatives, post-capitalisme ou changement politique radical ? Comment renverser le pouvoir de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (97), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.097.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la réalité en médiarchie : entretien avec David Puaud et Marie Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156-157, pp.261-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment renverser le pouvoir de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.12-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le paradoxe de l’hirondelle », « The Paradox of the Swallow »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Back Office</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.64-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité flussérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.170-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Future of the Humanities in Post-Human Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALIENOCENE. Journal of the First Outernational</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stratum</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur et prix des humanités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et Travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plantationocène dans la perspective des undercommons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°76 (3), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.076.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plantationocène depuis la perspective des undercommons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.76-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande impensée des Zintellektuels Zélyséens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralentizar o acelerar. Algunas dilemas de las izquierdas del siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, “El futuro del trabajo. Mitos y realidades”, Buenos Aires, 279, pp.159-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seven Stories about the Self-Hollowing Value of Money</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.61-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argent sans prix – à propos du nouveau livre de Christophe Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abécédaire de quelques idées reçues sur les gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire du milieu. Écosophie de terrain plutôt qu'environnementalisme surplombant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviver un souffle post-capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 70, p. 59-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All You Need Is Love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratum plus. Archaeology and Cultural Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Alienoscene, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour François Matheron, auteur d’un livre troublant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Querrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.120-129</w:t>
+              <w:t xml:space="preserve">, 2018, 74, pp.161-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter l’inséparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quessada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 72, p. 50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Citton</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrannies de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Alloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariel Kyrou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 85, pp.67-73</w:t>
+              <w:t xml:space="preserve">, 2018, 74, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to Derive. Financial Moves and Attentional Gestures in the Ecocidal Maelström</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement Research Performance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emma Bigé</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un horizon post-capitaliste des dérivations financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 71, p. 36-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit dialogue sur la poétique politique des graffeurs et des rappeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Liberation Front vs. Carbon Copy Conspiracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISSUE - Journal of art &amp; design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire du milieu. Écosophie de terrain plutôt qu'environnementalisme surplombant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, sur François Jullien, 121, p. 107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da economia à ecologia da atençao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ayvu Revistade Psicologia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol.5 (n° 01), p. 13-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ré-ouvrir un horizon post-capitaliste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une écologie de l’attention et de ses appareils »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.36-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gaston est un cactus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, hors-série "Gaston : un philosophe au travail", pp.80-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stratégies de l’attention. Entretien avec Béatrice Sutter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ADN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la littérature dans l’univers des techno-images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transpositio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre inconscient numérique. Comment les infrastructures du web transforment notre esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du crieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.144-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre-Dame-des-Media. Ceci tuera ceux-là, qui ne mourront pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Azimuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenu inconditionnel d’existence et économie générale de l’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.132415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjectivations computationnelles à l’erre numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.48-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer ou filtrer? Vilém Flusser et l’alternative vampirique de l’imaginaire numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre inconscient numérique. Comment les infrastructures du web transforment notre esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citton Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Crieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.144-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictional Attachments and Literary Weavings in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Literary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47:2-3, pp.309-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention collective et vigilance médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (66), pp.161-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgot, poéticien et théoricien de l’invention : économie du discours et discours de l’économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Se retirer du monde, 48, pp.499-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention : Focal Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSA Journal (Royal Society for the encouragement of Arts, Manufactures and Commerce),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence médiale des corps étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.166-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs d'humanités. Accent et phrasé entre contrastes et programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les échelles du texte, 1-2, pp.189-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment ne pas former des maîtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Culture Humaniste et formation des enseignants, 43, pp.8-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie de l’attention. Entre pièges des médias et opportunités des Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Mobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment ne pas former des maîtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, « Culture humaniste et formation des enseignants » dirigé par Catherine Dubois, 43, pp.9-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Attention: The Hairy Politics of Details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (1-2), pp.111-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échelles du cerveau et dynamique des images chez Gilbert Simondon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Iris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Imaginaires du cerveau (deux), 36, pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/iris.1608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour ou contre le populisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques. Une médiapolitique des savoirs encore à inventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs populistes et régimes médiarchiques : neuf hippothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.86-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter les contrefictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.179-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricolages contre un désastre annoncé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.228-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herméneutique ou (re)médiation. Vers des études de media comparés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Où va l’herméneutique ?, 817-818, pp.569-581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amabilités économiques. Science des cœurs et communautés d’affects chez Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs populistes et régimes médiarchiques : neuf hippothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.88-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to Read in the Digital Age: From Reading Texts to Hacking Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PMLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130 (3), pp.743-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1632/pmla.2015.130.3.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaire l’événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médium : Transmettre pour Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rythmes, 41, pp.30-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Bruno Latour : Les médias sont-ils un mode d’existence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ina global.fr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.146 - 157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES LUMIÈRES DE L'ARCHÉOLOGIE DES MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Des recherches dix-huitiémistes aujourd'hui, 46, pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.046.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et valuation : de la crise des valeurs au soin des médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Citton</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Querrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 84, pp.108-112</w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.546-553</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Attention: The Hairy Politics of Details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (1-2), pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production littéraire de la barbarie. Épidémiologie romanesque et dynamique de l’esprit public dans Monsieur Oufle de Laurent Bordelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.129-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1018797ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité cabalistique : dynamique des croyances et puissance des faitiches dans Lamekis de Mouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.195-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking &amp;quot;Impact&amp;quot;: Between the Attention Economy and the Readerless Republic of Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SubStance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130, pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading Literature and the Political Ecology of Gestures in the Age of Semiocapitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Literary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.285-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/nlh.2013.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter les données : entre l'économie de l'attention et le mycélium de la signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 84 (3), pp.108-112. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 49, pp.143-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-fictions : trois modes de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61-62, pp.46-65</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l'hégémonie ou le début de quelque chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Fins de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Rasmi</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From theory to bricolage: indiscipline and the exemplary gestures of interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, States of Theory: Contemporary Schools of Thought and Institutions of Knowledge, 63 (207-208), pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/issj.12013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Poulpe et la Vitre. Résistance ou complicité de la littérature envers l'hégémonie économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomes de survie pour une rythmanalyse politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 79</w:t>
+              <w:t xml:space="preserve">, 2011, 46, pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Créer des publics</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel esprit utopique et non-lieux des esprits chez Tiphaigne de la Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 985, pp.69-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style comme filtre. Économie de l'attention et goûts philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 752-753, pp.24-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie de la connaissance ou cultures de l'interprétation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, HS Art, culture et société de la connaissance, pp.36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV Art, Ubiquity and Immersion. A Dialogue of Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79, pp.72-79</w:t>
+              <w:t xml:space="preserve">, 2010, pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 9, p. 87-104</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idiotie amoureuse : tressage du récit et passion des fantômes dans les Lettres de la Marquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.26-28</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir de la télévision ? Régimes d'immersion et fantasme de communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.203-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (1), pp.120-121</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populism and the Empowering Circulation of Myths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...6510 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846314v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00848187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser ensemble les rapports entre individus et communautés à l'époque des Lumières</w:t>
               </w:r>
@@ -10717,51 +10717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steréophonies collapsonautes transalpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10907,51 +10907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrain impossible de la planète. Géopolitiques, enquêtes, fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11065,579 +11065,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Création musicale et attention créative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La création a-t-elle un avenir ?", Cité de la Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peuvent les media ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le département de cinéma de l’université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les leçons du champignon », présentation-débat de Anna Tsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le champignon de la fin du monde, Vevey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vevey, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprendre les emprises des programmations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le colloque "Histoires d’un futur proche", HEAD Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Revenu universel et économie de l’attention »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur le revenu universel organisée au Sénat par Frédéric Brun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Exo-Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Automation Anxiety", Sussex Humanities Lab, Brighton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Travail humain et attention automatisée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Observatoire des Politiques Culturelles, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes littéraires et écologies attentionnelles : le cas de Tiphaigne de La Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la British Society for the Study of French Literature, Durham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Durham, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046318v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03098754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attention comme hacking</w:t>
               </w:r>
@@ -11724,51 +11724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspirations hors complot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12147,51 +12147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inséparation, modes d’emplois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quessada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12649,51 +12649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générations collapsonautes. Naviguer par temps d'effondrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13311,51 +13311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapsonauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Rasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14459,6756 +14459,6756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un évidement des écrans en tableaux de bord ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauro Carbone; Jacopo Bodini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’avenir des écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimésis, pp.157-173, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Écritures du déchaînement. Esthétique anarchique chez Marcel Moreau, Yannick Haenel et Philippe De Jonckheere", livre de Corentin Lahouste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 15-21, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Henri Trubert et Sophie Marinopoulos, "Relions-nous ! La constitution des liens, l’An 1"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Liens qui Libèrent, p. 97-100, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mimésis, pp.157-173, 2021</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics in Tensions. Countercurrents for a Postcritical Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Benson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domination and Emancipation. Remaking Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-285, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.259-285, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triangulate: Literature and the Sciences Mediated by Computing Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Palgrave Handbook of Twentieth and Twenty-first Century Literature and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 97-115., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Springer, p. 97-115., 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jes Grew: le virus émancipateur », Avertissement au livre d’Alexandre Pierrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos, cosmos, musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographies lyannajistes et politiques monadistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pouvoir des liens faibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-176, 2020, 9782271126221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supermarché des icônes et surprises des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Supermarché des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782072854682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton / Isabella Matttazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Viralité / Immunité. Correspondances franco-italiennes au temps de la pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français, p. 51-65, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies numérisées et sociétés virales. Les mécomptes du (dé)confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Par ici la sortie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, p. 154-161, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-176, 2020, 9782271126221</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge écopolitique de la distraction à l’âge de l’effondrisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Sztulman et Dork Zabunyan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la distraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel/ArTeC, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782072854682</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ParaNanoia and its Virtues Towards a Global ParaNanoid Model of Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">States of Innovation: the Lyon Model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses du réel/ArTeC, 2020</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saturation, médialité, urbanité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saturations. Individus, collectifs, organisations et territoires à l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures à l’arraché et lectures de cheminement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Christine Noille-Clauzade et Sophie Rabaud (éd.), "Construire le contexte : une expérience de lecture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commemorating Past History or Documenting the Persistence of Struggles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rajeshwari Vallury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Aesthetics, and Politics in the Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books,, 2019, 978-1-4985-7038-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2020</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention Agency Is Environmental Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doyle, Waddick, Roda, Claudia (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication in the Era of Attention Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2019, 978-3-030-20918-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hétéromation des images radioactives. Entretien avec Lauren Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Lauren Huret, "Praying for my Haters"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre culturel Suisse, p. 7-14, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Tiphaigne au XXI e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Tiphaigne de la Roche, Œuvres complètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07889-0.p.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intrastructure d'internet entre immanence et verticalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Stack. Logiciels, plateformes, souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-37747-046-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie computationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pauline Escande-Gauquié &amp; Bertrand Naivin (éd.), "Comprendre la culture numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, p. 132-143, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Lexington Books,, 2019, 978-1-4985-7038-1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface à Post-histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, 2019, 978-3-030-20918-6</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissances du social, puissances du nombre. Enjeux et dangers de l’agrégation statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza et les passions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782354801663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentio practica : la flèche du temps à l’âge du faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barthes et la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7535-7545-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782354801663</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Natura e i suoi fantasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Ezio Puglia et al. (éd.), "Ritorni Spettrali. Storie e teorie della spettralità senza fantasmi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-7535-7545-5</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Surprise de / prix »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Chose de / Prix", Patrice Maniglier (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">in Ezio Puglia et al. (éd.), "Ritorni Spettrali. Storie e teorie della spettralità senza fantasmi"</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques improvistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques d’Uz. Vivacités critiques du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Politiques d’Uz. Vivacités critiques du réel</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’écologie de l’attention à la politique de la distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Michel Dugnat (dir.), "Bébé attentif cherche adulte(s) attentionné(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, p. 11-27., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences de l’éducation ou arts de l’attention, postface à Tim Ingold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’anthropologie comme éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éloge de l’admiration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livret du coffret DVD des "Exercices d’admiration" de Vincent Dieutre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Érès, p. 11-27., 2018</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée politique relevant les défis du dividualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">préface à Brian Massumi, "L’économie contre elle-même"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lux Editions, p. 9-44, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L’anthropologie comme éducation</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretien avec Saul Alinsky. Organisation communautaire et radicalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du commun, p. 9-24., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-scriptum sur les sociétés de recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée en acte : vingt propositions pour la recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782378960391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature's Ghosts: Environmentalism as Spectral Mediality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ritorni Spettrali. Storie e teorie della spettralità senza fantasmi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuring the Attention Economy : Literary Interpretation as an Antidote to Mass Media Distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Economics and Literature. A Comparative and Interdisciplinary Approach", Cynla Akdere &amp; Christine Baron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London, Routledge, chap. 15, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lux Editions, p. 9-44, 2018</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuring the Attention Economy: Literary Interpretation as an Antidote to Mass Media Distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and Literature. A Comparative and Interdisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9780367886202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du commun, p. 9-24., 2018</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’initiation numérique : de l’entreprise des données à la grâce du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être initié à l’heure des mutations anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghost Burns. # &amp;quot;if { 'attention-machine'; &amp;gt; 2019pd =&amp;gt; var data = require('attention.py'); } else { fade; }&amp;quot;.md</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Haunted by Algorithms", Jeff Guess &amp; Gwenola Wagon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9782378960391</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulainvilliers et l'Islam. Lumières théologico-politiques de l'altermodernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des Lumières dans le monde arabo-musulman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, London, Routledge, chap. 15, 2017</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : continuité, déplacements, brisures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrepont Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Polyfree. La jazzosphère et ailleurs (1970-2015)", Philippe Carles et Alexandre Pierrepont (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, OutreMesure, pp.247-256, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9780367886202</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits des Zaziris en photographes. L’aventure jazzistique entre gestes et programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrepont Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Polyfree. La jazzosphère et ailleurs (1970-2015)",Philippe Carles et Alexandre Pierrepont (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, OutreMesure, pp.15-35, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dictionnaire critique de l’utopie au temps des Lumières", Bronislaw Baczko et al.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève, Georg, pp.215-242, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2017</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics as Hypergestural Improvisation in the Age of Mediocracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Oxford Handbook of Critical Improvisation Studies", George Lewis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford UP, pp.160-181, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editors’ Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudley Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Roland Barthes’ Cinema", Philip Watts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface : continuité, déplacements, brisures</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernementalité néolibérale et gestualité littéraire: Convergences et décalages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L’imaginaire du néolibéralisme", François Cusset et al.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, La Dispute, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et études de media comparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire et penser en milieux numériques. Attention, récits, technogenèse (trad. fr. de How We Think) - préface de N. Katherine Hayles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble, ELLUG, pp.7-36, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps électriques et résistance silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Incorporated !", François Piron (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-140, 2016, Catalogue de la biennale d’art contemporain de Rennes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bronislaw Baczko, François Rosset &amp; Michel Porret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l’utopie au temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-242, 2016, 978-2-8257-1033-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accélérer l’écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Accélération !", Laurent de Sutter (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, PUF, pp.205-224, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16 février 2016 – Manuel Valls obtient la prolongation de l’état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le livre des trahisons", Laurent de Sutter (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, PUF, pp.315-322, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Franco ‘Bifo’ Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tueries. Forcenés et suicidaires à l’ère du capitalisme absolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montréal, Lux, pp.5-18, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres de la liberté aux algorithmes néolibéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lescaze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facettes du libéralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slatkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-183, 2015, 9782832107447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atopolis : Vingt notices-fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Atopolis. Mons 2015", Sébastien Biset et Pierre Rivière (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mons &amp; Bruxelles, Wiels &amp; SIC, pp.96-244, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention à la communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La communauté revisitée. Community Redux", Rémi Astruc (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Versailles, RKI Press, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et les socialismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Avatars de Rousseau", Brice Frigau Bonfanti et Ludovic Burel (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villeurbanne, It: éditions, pp.165-167, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Rachel Danon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix de marronnage dans la littérature française du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Classiques Garnier, pp.9-11, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des éditeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carles</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudley Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Paris, OutreMesure, pp.247-256, 2016</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le cinéma de Roland Barthes", Phil Watts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De L'Incidence Éditeur, Saint-Vincent-de-Mercuze, pp.7-32, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Portraits des Zaziris en photographes. L’aventure jazzistique entre gestes et programmes</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace public neuronal et dégagements attentionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Antoine Chardel, Brigitte Frelat-Kahn, Jan Spurk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace public et reconstruction du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-219, 2015, 9782356712127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souci d'authenticité : vie soutenable et soin de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Perrin, Yves Citton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Jacques Rousseau et l’exigence d’authenticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.419-438, 2014, 978-2-8124-3080-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectres de la multiplicité. La littérature du XVIIIe siècle revisitée depuis ses dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christie McDonald, Susan Rubin Suleiman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Global. Une nouvelle perspective sur l’histoire littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.551-576, 2014, 978-2-8124-2978-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des cœurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Tannery, Jean-Philippe Denis, Taieb Hafsi, Alain Charles Martinet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.785-799, 2014, 978-2-311-40021-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres de lecture et économies de l'attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lecteur à l'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio, pp.33-55, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insoutenable ontologie du capitalisme financier : Dette et spéculation dans Le Faiseur de Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Peraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Comédie (in)humaine de l’argent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-171, 2013, 978-2-35687-261-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing entre économie de l'attention et exploitation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le marketing : poison ou remède ? Les effets du marketing dans une société en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.179-199, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tintinnabulum Naturae : Un imaginaire moléculaire de la globulisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rêveries métaphysiques d'un solitaire de Champagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.237-280, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avenirs de socialismes et politiques des comme-uns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les socialismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.343-354, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie morale du bon ménage. Chagrins domestiques et soucis éthiques autour d'Isabelle de Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tradition des romans de femmes (XVIIIe et XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.131-158, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiscipline littéraire et textes possibles entre présomption et sollicitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie des textes possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.215-229, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production critique de la mode dans les Mémoires secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Règne de la critique. L'imaginaire culturel des Mémoires secrets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.55-81, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une machine utopique à tordre le droit : justice, spectacle, métissage et ironie dans Le Manuscrit trouvé à Saragosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Potocki ou le Dédale des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.205-240, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des parties du puzzle au tout de la durée : les fantômes de Tiphaigne de la Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La partie et le tout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.229-240, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imitation inventrice et harpe éolienne chez André Chénier : une théorisation de la productivité par l'Ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferments d'Ailleurs. Transferts culturels entre Lumières et romantismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.35-77, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectres of Multiplicity. 18th-Century Literature Revisited from the Outside in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Global: A New Approach to French Literary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University Press, pp.372-387, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration et renoncement dans Lamékis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chevalier de Mouhy. Bagarre et bigarrure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.153-167, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ignorant Schoolmaster: Knowledge and Authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Rancière : Key Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acumen, pp.25-37, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois fois riens : roman, galanterie, scrupule (Bougeant, Bastide, Charrière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Assiette des fictions. Enquêtes sur l'autoréflexivité romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.195-2011, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société du spectacle et démocratie de la parade dans Cassandre démocrate de Jean Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Potocki à nouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.75-100, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage de l'anachronisme (Marie-Antoinette, Sophia Coppola et Gang of Four)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Écran des Lumières : Regards cinématographiques sur le xviiie siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SVEC, pp.231-247, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau comme résonance : présence ambiguë du spinozisme dans l'espace intellectuel des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux de l'esprit en Europe, des Lumières au xixe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève, pp.229-249, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Agency and the Ambivalence of the Sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Rancière. History, Politics, Asthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University Press, pp.120-139, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la voyance à la contre-scénarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Jugnon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Révolution nécessaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Golias, pp.119-140, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques de résistance aux sociétés de contrôle : l'Anti-Gestion selon Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies de contrôle dans la mondialisation : enjeux politiques, éthiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.165-182, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deus est machina. Conditionnements machiniques dans le Manuscrit trouvé à Saragosse de Jean Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'ombre des Lumières. Littérature et pensée françaises du xviiie siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan/Solum, pp.111-137, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuance contre l'arrogance. Lectures croisées entre Roland Barthes et Gilles Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empreintes de Roland Barthes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INA, pp.147-183, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse d'une économie politique des affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza et les sciences sociales : de la puissance de la multitude à l'économie des affects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Amsterdam, pp.45-123, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Un devenir spinoziste des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carles</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza et les sciences sociales : de la puissance de la multitude à l'économie politique des affects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Amsterdam, pp.15-44, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l'économie à l'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Paris, OutreMesure, pp.15-35, 2016</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Frontières littéraires de l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.9-24, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Genève, Georg, pp.215-242, 2016</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propagande du dernier souffle. Spectacle et machination dans Voltaire triomphant d'Anacharsis Cloots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vies de Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SVEC, pp.299-319, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oxford UP, pp.160-181, 2016</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété poétique, c'est le vol de l'abeille. Éloge du copillage chez André Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Frontières littéraires de l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.125-144, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, 2016</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ConcateNations. Globalization in a Spinozist Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolitics and the Emergence of a Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.91-117, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris, La Dispute, 2016</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gémir en silence. Puissance des engagements hétérogènes d'André Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et engagement sous la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-191, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble, ELLUG, pp.7-36, 2016</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance des communautés interprétatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand lire, c'est faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions des Prairies ordinaires, pp.5-27, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-140, 2016, Catalogue de la biennale d’art contemporain de Rennes</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imprimerie des Lumières: filiations de philosophes dans le Manuscrit trouvé à Saragosse de Jean Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophe romanesque. L'image du philosophe dans le roman des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.301-335, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris, PUF, pp.205-224, 2016</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du spinozisme dans la France du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que les Lumières radicales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Amsterdam, pp.309-324, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...3292 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848113v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00847346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merveille littéraire et esprit scientifique : une sylphide spinoziste ?</w:t>
               </w:r>
@@ -22190,51 +22190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0616715"/>
+    <w:nsid w:val="2B06C51B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22421,51 +22421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-citton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8740-3042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Big&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825877v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093293ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kyrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/PTIHE032021.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011228v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0108" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Villette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kassab-Charfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3898/NEWF:98.07.2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2VWGSXN1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quessada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03095002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03094617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03094661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.132415" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citton Yves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02991120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.1608" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373175v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1632/pmla.2015.130.3.743" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018797ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nlh.2013.0013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37F0963323A4C46DAEDF38BD0773F82FA5DDE61A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847133v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848187v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848109v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0004." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046248v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098754v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03036000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458694v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrou Ariel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutang Yann Moulier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Querrien Anne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliman Luciana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Renata Maria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechner Marie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masure Anthony" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04334314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987049v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987167v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279635v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lordon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373979v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ceccato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lechner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458739v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017696v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leveau-Vallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012286v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012276v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458743v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458744v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011187v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458745v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912238v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458747v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07889-0.p.0009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912255v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912285v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03095769v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458751v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912305v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03095811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458754v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458752v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028341v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987758v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912323v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrepont Alexandre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987860v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987726v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Andrew" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Di Iorio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987873v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988205v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989534v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373109v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.georg.ch/index.php/dictionnaire-critique-de-l-utopie-au-temps-des-lumieres.html" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989557v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373139v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slatkine.com/fr/editions-slatkine/69467-book-05210744-9782832107447.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02991111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992336v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990716v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990215v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373148v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/espace-public-et-reconstruction-du-politique.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373202v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1637" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373195v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index2.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1650&amp;amp;category_id=64&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400212-encyclopedie-de-la-strategie.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373212v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846460v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846459v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848099v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848171v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847128v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847343v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847328v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848154v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848184v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847330v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847341v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848190v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848197v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848104v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847101v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846318v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847100v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847103v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846521v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847134v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848204v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848160v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848161v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847136v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848113v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847346v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847331v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848119v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848139v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trividic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373092v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-citton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8740-3042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Big&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825877v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093293ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04368971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kyrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/PTIHE032021.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0108" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Villette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kassab-Charfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3898/NEWF:98.07.2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2VWGSXN1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quessada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03095002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03094617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03094661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373121v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.132415" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citton Yves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02991120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.1608" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990098v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1632/pmla.2015.130.3.743" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018797ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nlh.2013.0013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37F0963323A4C46DAEDF38BD0773F82FA5DDE61A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847133v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848109v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0004." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruffel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046358v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046248v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03098754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046318v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03036000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458694v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrou Ariel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutang Yann Moulier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Querrien Anne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliman Luciana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prado Renata Maria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechner Marie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masure Anthony" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04334314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Semp&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Armand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987049v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987167v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279635v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lordon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04373979v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ceccato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lechner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458739v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017696v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leveau-Vallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012286v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012276v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011208v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458743v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458744v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011187v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458747v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912265v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912255v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912277v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07889-0.p.0009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458748v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912285v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03095769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912293v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458751v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912305v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03095811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458754v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458752v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912283v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912289v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028341v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987758v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912323v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrepont Alexandre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987860v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987726v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Andrew" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Di Iorio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987873v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02988205v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.georg.ch/index.php/dictionnaire-critique-de-l-utopie-au-temps-des-lumieres.html" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989534v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02987845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989557v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slatkine.com/fr/editions-slatkine/69467-book-05210744-9782832107447.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02991111v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02989582v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992336v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990716v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02990215v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373148v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/libres-opinions/espace-public-et-reconstruction-du-politique.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373202v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1637" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373195v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index2.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1650&amp;amp;category_id=64&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400212-encyclopedie-de-la-strategie.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846460v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846459v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848099v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848171v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847128v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846479v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847343v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847328v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848154v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848184v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847330v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848190v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847341v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848197v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848104v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847101v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846318v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847100v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847345v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847103v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846521v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847104v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847134v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848204v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848160v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848161v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847136v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848113v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847331v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848119v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848139v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458755v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tr&#233;guer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trividic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373092v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>