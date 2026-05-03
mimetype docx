--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -166,178 +166,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachel Bouvet, Stéphanie Posthumus, Jean-Pascal Bilodeau et Noémie Dubé, Entre les feuilles. Explorations de l’imaginaire botanique contemporain, Québec, Presses de l’Université du Québec, coll. « Approches de l’imaginaire », 2024, 332 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, p. 116-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cirques, zoos, laboratoires et élevages industriels : libérer les animaux ? (Yves Bichet, Olivia Rosenthal, Isabelle Sorrente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (3), pp.455-465. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2025.2505334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17409292.2025.2505334⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05124386v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04991341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l'Océan</w:t>
               </w:r>
@@ -528,173 +528,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona McIntosh-Varjabédian et Karl Zieger (dir.), Cathédrales gothiques et constructions fin-de-siècle. Des regards sur le XIXe siècle, Villeneuve d’Ascq, Presses universitaires du Septentrion, 2020, 184 pages</w:t>
+                <w:t xml:space="preserve">Julien Defraeye et Élise Lepage (dir.), Approches écopoétiques des littératures française et québécoise de l’extrême contemporain, Études littéraires, vol. 48, n° 3, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 391 (3-2024), p. 352-354</w:t>
+              <w:t xml:space="preserve">, 2024, 391 (3/2024), p. 365-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836348v1</w:t>
+                <w:t xml:space="preserve">hal-04836362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Defraeye et Élise Lepage (dir.), Approches écopoétiques des littératures française et québécoise de l’extrême contemporain, Études littéraires, vol. 48, n° 3, 2019</w:t>
+                <w:t xml:space="preserve">Fiona McIntosh-Varjabédian et Karl Zieger (dir.), Cathédrales gothiques et constructions fin-de-siècle. Des regards sur le XIXe siècle, Villeneuve d’Ascq, Presses universitaires du Septentrion, 2020, 184 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 391 (3/2024), p. 365-368</w:t>
+              <w:t xml:space="preserve">, 2024, 391 (3-2024), p. 352-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836362v1</w:t>
+                <w:t xml:space="preserve">hal-04836348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mermere d’Hugo Verlomme : approche hydrocritique d’une écotopie océanique »</w:t>
               </w:r>
@@ -743,379 +743,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Métropoles africaines du Sud global : de la hantise coloniale aux mirages de la mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, p. 119-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/21307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconfigurations littéraires de l’espace urbain colonial et postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies in Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53, p. 129-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Métropoles africaines du Sud global : de la hantise coloniale aux mirages de la mondialisation »</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de mémoire et Océan. Géographie littéraire de la mémoire transatlantique aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Femmes et nourriture, 77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'épouvante des insectes » : poétique d'une résistance coloniale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182-183, pp.148-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Perrot-Corpet et Anne Tomiche (dir.), Storytelling et contre-narration en littérature au prisme du genre et du fait colonial, Bruxelles, Peter Lang, « Nouvelle poétique comparatiste », vol. 39, 2018, 218 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39, p. 119-137. </w:t>
-[...231 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, p. 321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512420v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -1256,165 +1256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des autrices transatlantiques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Literatura comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vozes transatlânticas, 40 (p. 67-89)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Repenser les Suds : la réévaluation des géographies subalternes dans les littératures postcoloniales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XCIII (4), pp.437-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917175v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03917176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour un roman transatlantique en contexte postcolonial »</w:t>
               </w:r>
@@ -1463,2274 +1463,2229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rome et Naples : l'Italie et la fiction historique chez Marguerite Yourcenar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles francographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, p. 63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et terreur: L’Attentat de Yasmina Khadra (2005) et Terrorist de John Updike (2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neohelicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.587-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11059-018-0445-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorism, fiction and assassinating Thatcher: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Mikkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neohelicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.533-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11059-018-0448-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une approche écocritique et postcoloniale de quelques romans africains francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 330 (2), p. 31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rome et Naples : l'Italie et la fiction historique chez Marguerite Yourcenar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une géocritique en contexte postcolonial : Villes et espaces africains dans quelques romans francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles francographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, p. 63-71</w:t>
+              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les figurations spatiales francophones : essais géocritiques, 88 (1), p.12-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature et terreur: L’Attentat de Yasmina Khadra (2005) et Terrorist de John Updike (2006)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Palestine d'Edward Said : La dernière frontière ou l'impossible appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Longing and Belonging/ Désir et Appartenance, VII (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edward Said : Pour une lecture comparée et postcoloniale du roman français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le roman français vu de l’étranger, n°9, p. 125-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisme et colonialisme français dans quelques romans indochinois de Marguerite Duras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French &amp; Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Money, 19 (4), p. 410-417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Filiations et affiliations dans les littératures postcoloniales : l’exemple de Salman Rushdie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tunisienne des Langues Vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, p. 261-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire parler une esclave noire du XVIIe siècle : les genres littéraires mis au défi dans Moi, Tituba sorcière de Maryse Condé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'autorité des genres, 9, http://cahierscelec.msh-lse.fr/sites/cahierscelec.msh-lse.fr/files/fichiers_joints/3.%20Y.%20Clavaron.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edward Said (1935-2003) : un comparatiste dans le monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 346 (2), p. 241-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Shakespeare et le Sud : La fortune du couple Prospéro/Caliban dans le discours postcolonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'Auteur à l'étranger, http://cahierscelec.msh-lse.fr/sites/cahierscelec.msh-lse.fr/files/fichiers_joints/Y.%20Clavaron.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing the Postcolonial Animal : Patrice Nganang’s Temps de chien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French &amp; Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), p. 553-561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Récit de voyage et autorité européenne aux XXe-XXIe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Europe comme figure de l’autorité aux XIXe-XXIe siècles, 4, http://cahierscelec.msh-lse.fr/sites/cahierscelec.msh-lse.fr/files/fichiers_joints/3-Clavaron.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques animales et problématiques postcoloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 338 (2), p. 197-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avatars du récit de voyage après 1945 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Echinox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, p. 98-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie d’Ahmed/Zahra ou la mise en crise de la masculinité chez Tahar Ben Jelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro inaugural, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Études francophones, Postcolonial studies. Entre mésentente cordiale et stratégies partagées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neohelicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (2), pp.587-601. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, XXXV (2), p. 39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inde dans Le Vice-consul et India Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hors-série 2, pp.109-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges et frontières dans la littérature coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des ressources.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, http://www.larevuedesressources.org/marges-et-frontieres-dans-la-litterature-coloniale,544.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisations de Venise dans la littérature du premier XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KulturPoetik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (6), pp.189-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène de l’altérité dans la littérature postcoloniale : entre insécurité et hybridité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethiopiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Afrique de l'ouest entre colonisation et indépendance : Formation de la nation et genèse du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neohelicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (2), pp.533-538. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11059-018-0448-7⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 31 (2), pp.221-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11059-004-0546-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une géocritique en contexte postcolonial : Villes et espaces africains dans quelques romans francophones</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Eaux et forêts : Pour une poétique de l’espace asiatique dans l’œuvre de M. Duras »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neohelicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (2), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013820825313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...443 lines deleted...]
-                <w:t xml:space="preserve">« Edward Said (1935-2003) : un comparatiste dans le monde »</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relecture noire de l'histoire Sud-Africaine par Solomon T. Plaatje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 346 (2), p. 241-252</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 300 (4), pp.543-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.300.0543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...854 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583280v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04583250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cirques, zoos, laboratoires et élevages industriels : libérer les animaux ? (Yves Bichet, Olivia Rosenthal, Isabelle Sorrente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indépendance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Étienne Achille &amp; François Massonnat, Feb 2024, Philadelphia (Pennsylvania), États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568114v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04568308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeans Writing the Mezzogiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dieterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeans Writing the Mezzogiorno,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, 289 p., 2006, 9782862724300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métissages littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dieterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXXIIe Congrès de la SFLGC, Saint-Etienne, 8-10 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, 537 p., 2005, 9782862723785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mémoire des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dieterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mémoire des villes, The Memory of Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, 421 p., 2003, 9782862722757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3740,1752 +3695,1677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiations littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tunisienne des Langues Vivantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe comme figure de l'autorité aux XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Études postcoloniales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques comparatistes, SFLGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (21)</w:t>
+        <w:t xml:space="preserve">Ouvrages (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éc(h)o-graphies d’une Terre déréglée. Petit traité d’écocritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Kimé, "Détours littéraires"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 258 p., 2023, 978-2380721089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04100841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de mémoire et océan. Géographie littéraire de la mémoire transatlantique aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte et le territoire colonial, 15 études sur la poétique de l’espace (post)colonial, Paris, Kimé, « Détours littéraires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures francophones et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Perséides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37125-033-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie, Postcolonialisme et Mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, "Bibliothèques francophones", 2018, 978-2-406-06974-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06976-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génie de l'Italie ; géographie littéraire de l'Italie à partir des littératures américaine, britannique et française (1890-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Connaissances &amp; Savoirs, 2017, EAN9782753904248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des Lettres transatlantiques : les relations littéraires Afrique-Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Perséides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-37125-022-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite introduction aux Postcolonial studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paris, Kimé, "Détours littéraires"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 258 p., 2023, 978-2380721089</w:t>
+              <w:t xml:space="preserve">, 2015, 978-2-84174-694-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lieux de mémoire et océan. Géographie littéraire de la mémoire transatlantique aux XXe et XXIe siècles</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalisme et comparatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Champion, 2022</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, "Voix d'ailleurs", 2014, 978-2-86272-662-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lieux de mémoire et océan. Géographie littéraire de la mémoire transatlantique aux XXe et XXIe siècles</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Said. L’intifada de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Kimé, "Détours littéraires"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-84174-632-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Empires de l'Atlantique XIXe-XXIe siècles : figures de l'autorité impériale dans les lettres d'expression européenne de l'espace atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Champion, 2022</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clavaron, Yves and Moura, Jean-Marc. Les Perséides, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Empires de l’Atlantique, Figures de l’autorité impériale dans les lettres d’expression européenne de l’espace atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bécherel, Les Perséides, « Le Monde atlantique »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782915596786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Étrangeté des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Clavaron</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Godeau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dutel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Saint-Étienne, "Voix d'Ailleurs", 2011, 978-2-86272-588-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etrangeté des langues, coll. « Voix d’ailleurs (Etudes comparées) », Presses Universitaires de Saint-Etienne, octobre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littératures francophones et mondialisation</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du roman postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Université de Saint-Étienne, "Long-courriers"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9782862725772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M Forster et l’étrange étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’Université de Saint-Etienne, « Voix d’ailleurs - Études comparées »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9782862725475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Production de l’étrangeté dans les littératures postcoloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1007 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Champion, « Bibliothèque de Littérature comparée »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9782745318855</w:t>
             </w:r>
           </w:p>
@@ -5675,2709 +5555,2795 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géocritique de l’Océan : approche hydrocritique de quelques textes francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mbaye Diouf (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocritique des espaces littéraires et artistiques francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges, « Espaces humains », 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 23-37, 2026, 2842879198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les “Oceanic Studies” ou l’émergence d’une épistémologie de la liquidité et de l’hyper-relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Compan et Valérie Magdelaine-Andrianjafitrimo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergences océanes : ces océans qui nous habitent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 311-326, 2024, 978-2-38444-072-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/XEAE9248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61736/XEAE9248⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04697642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mélancolies postcoloniales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Teulade (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Art entre deuil et résistance. Mélancolies engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 63-76, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14473-1.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Travelogue postcolonial et idéologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarita Alfaro, Vassiliki Lalagianni et Ourania Polycandrioti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et Idéologie. Les politiques de la mobilité (Orient, Afrique, Asie – XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Éditions du Bourg, p. 361-380, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu de mémoire dynamique : l’île Atlantique de Marguerite Yourcenar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de mémoire et océan. Géographie littéraire de la mémoire transatlantique aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lieux de mémoire et océan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron; Odile Gannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de mémoire et Océan. Géographie littéraire de la mémoire transatlantique aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, « Bibliothèque de Littérature comparée », p. 19-33, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Atlantique, un océan de mémoire : les archives du “passage du milieu” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron; Odile Gannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de mémoire et Océan. Géographie littéraire de la mémoire transatlantique aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion « Bibliothèque de Littérature comparée », p. 37-49, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’anglais et la mondialisation : des formes nouvelles de l’oralité pour écrire l’Afrique-Monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Carvigan-Cassin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures francophones : oralité et mondialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Champion, « Bibliothèque de littérature générale et comparée », p. 203-216, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littérature comparée et études postcoloniales à l’âge global »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Lloze; Emmanuel Marigno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 13-29, 2021, Universitas, 978-2-36783-170-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Idéologie et Utopie : la colonisation de Java et des Indes néerlandaises dans Max Havelaar de Multatuli (1860) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sylvos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Denis de la Réunion, Éditions K’A, p. 129-139, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Agency, empowerment, mimicry ou quelques concepts postcoloniaux à l’épreuve de la littérature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Bouju, Yolaine Parisot et Charline Pluvinet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir de La littérature. De l’enargeia à l’empowerment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, "Interférences", p. 153-162, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Françoise Sylvos (dir.). </w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comparatisme et traduction », « Préface »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Béchard-Léauté (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Denis de la Réunion, Éditions K’A, p. 129-139, 2019</w:t>
+              <w:t xml:space="preserve">La traduction comme source de création, 2018, p. 11-13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neuville sur Saône, Éditions Chemins de tr@verse,, p. 11-13, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Globalisation, transculturalité et afropolitanisme dans trois romans “transatlantiques” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Laborie, Jean-Marc Moura et Sylvie Parizet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Classiques Garnier, p. 197-209, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’Atlantique à l’Océan Indien, îles postcoloniales chez Fatou Diome et Ananda Devi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buata Malela, Andrzej Rabsztyn et Linda Rasoamanana (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Éditions du Cerf, « Patrimoines », p. 189-201, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une &amp;quot;poéthique&amp;quot; du roman postcolonial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Astruc et Jacques-David Ebguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs dans le roman : conditions d'une « poéthique » romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Versailles, RKI Press, p. 223-235., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...238 lines deleted...]
-                <w:t xml:space="preserve">Yves Clavaron</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron et Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des Lettres transatlantiques : les relations littéraires Afrique-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 77-89, 2017, 978-2-37125-022-2</w:t>
+              <w:t xml:space="preserve">, p. 7-19, 2017, 978-2-37125-022-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’enfant et le récit de génocide dans L’Aîné des orphelins (2000) de Tierno Monénembo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susana G. Artal &amp; Maillie Valeria Castelló-Joubert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infancias/Enfances. Representaciones de la niñez y la juventud en las literaturas de expresión francesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buenos Aires, Dedalus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 61-73, 2017, 978-987-3744-07-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imagología »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Sebastian Rojas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La investigación en literatura general y comparada en Francia. Balance y perspectivas, Compilación de Anne Tomiche y Karl Zeiger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colección Literatura Comparada Programa Editorial de la Universidad del Valle/ Editorial de la Universidad Santiago de Cali, p. 101-110, 2017, 978-958-765-555-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Relire l’archive coloniale : Ahmadou Kourouma contre-écrit »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lisbeth Verstraete-Hansen et Mads Anders Baggesgaard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire le monde en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Vincennes, « Littérature hors frontière »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 119-131, 2017, 978-2842926083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...118 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture de la mémoire transatlantique dans le roman historique : les relations Afrique-Amérique dans Ségou de Maryse Condé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron et Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des Lettres transatlantiques : les relations littéraires Afrique-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 7-19, 2017, 978-2-37125-022-2</w:t>
+              <w:t xml:space="preserve">, p. 77-89, 2017, 978-2-37125-022-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Juan Sebastian Rojas. </w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Partages d’espaces à l’ère de la mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Micéala Symington (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La investigación en literatura general y comparada en Francia. Balance y perspectivas, Compilación de Anne Tomiche y Karl Zeiger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colección Literatura Comparada Programa Editorial de la Universidad del Valle/ Editorial de la Universidad Santiago de Cali, p. 101-110, 2017, 978-958-765-555-1</w:t>
+              <w:t xml:space="preserve">Littératures, Poétiques, Mondes /Literatures, Poetics, Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 246-256, 2015, 9782745327192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le peuple et le subalterne. Quelques réflexions sur le peuple en contexte colonial », Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jules Mambi Magnack (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuple dans la littérature africaine contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, L'Harmattan, "Émergences africaines"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-343-06078-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hybridité et diaspora dans deux récits « Atlantique » (El Siglo des las luces d’Alejo Carpentier et The Atlantic Sound de Caryl Phillips) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Porra et Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Atlantique littéraire. Perspectives théoriques sur la constitution d’un espace translinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildesheim, Zurich &amp; New York, Georg Olms Verlag, "Passagen - Passages"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 65-80, 2015, 9783487152622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jules Mambi Magnack (dir.). </w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le roman colonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saulo Neiva et Alain Montandon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le peuple dans la littérature africaine contemporaine</w:t>
+              <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-343-06078-1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genève, Droz, coll. "Histoire des Idées et Critique Littéraire"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 781-794, 2014, 9782600017428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Études postcoloniales et littérature comparée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Aubès, Silvia Contarini, Jean-Marc Moura, Idelette Muzart-Fonseca dos Santos, Lucia Quaquarelli, Katja Schubert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interprétations postcoloniales et mondialisation. Littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berne, Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 9-22, 2014, 9783034315975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Edward Said , orientaliste et comparatiste »</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron, Émilie Picherot et Zoé Schweitzer (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalisme et comparatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, "Voix d'ailleurs", p. 9-16, 2014, 978-2-86272-662-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le deuil du père dans le roman beur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Milkovitch-Rioux et Bernadette Hidalgo-Bachs (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire le deuil dans les littératures des XXe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal, Collection « Littératures »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 543-557, 2014, 978-2-84516-632-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edward Said , orientaliste et comparatiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Clavaron, Émilie Picherot et Zoé Schweitzer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientalisme et comparatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, "Voix d'ailleurs", p. 19-28, 2014, 978-2-86272-662-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francophonie and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirk Göttsche and Axel Dunker (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Post-)Colonialism across Europe. Transcultural History and National Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bielefeld, Aisthesis Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 135-148, 2014, 9783849810733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...244 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mythe de Pan dans l’œuvre d’E. M. Forster »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Gély, Sylvie Parizet et Anne Tomiche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernités antiques. La littérature occidentale et l’Antiquité gréco-romaine dans la première moitié du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 309-323, 2014, 978-2-84016-175-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La figuration du pouvoir dans la littérature coloniale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Castellani et Fiona McIntosh-Varjabédian (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter le pouvoir. Images du pouvoir dans la littérature et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles, Peter Lang, p. 467-477, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6480-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le postcolonial et la question du Mal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Renault &amp; Patricia Reynaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Question du Mal. Éthique, politique, religion comparée (Actes du colloque international organisé à l’Université Georgetown à Doha, Qatar en mars 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Classiques Garnier, « Rencontres »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 135-147, 2014, 9782812417702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Résorber les séquelles du colonialisme dans et par le discours postcolonial ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sung-Won Sho (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanding the Frontiers of Comparative Literature. Toward an Age of Tolerance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Seoul, Chung-Ang University Press, p. 70-80, 2013, 978-8972072881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’esprit des lieux comme enjeu colonial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Peylet et Michel Prat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’esprit des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Bordeaux, Eidôlon n°99</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 267-276, 2012, 978-2-903440-99-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’autorité des empires de l’Atlantique à travers quelques emblèmes : le triangle, le vaisseau, le gouffre et… le foot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8397,1528 +8363,1442 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécherel, Les Perséides, « Le Monde atlantique »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 27-39, 2012, 9782915596786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ouverture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron et Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Empires de l’Atlantique, Figures de l’autorité impériale dans les lettres d’expression européenne de l’espace atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécherel, Les Perséides, « Le Monde atlantique »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 41-44, 2012, 9782915596786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Discours sur le subalterne dans le monde indien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Rodriguez et Caroline Zekri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion de « mineur » entre littérature, arts et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Michel Houdiard Éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 55-63, 2012, 9782356920744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Repenser l’histoire coloniale à travers l’historiographie subalterniste et la littérature “indienne” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eileen Williams-Wanquet et Mohamed Aït-Aarab (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser les mythes fondateurs et l’écriture de l’histoire dans l’espace Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Denis (Réunion), Océan Éditions, p. 97-108, 2011, 978-2-36247-034-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politique et roman postcolonial : le désenchantement des indépendances chez V. S. Naipaul (The Mimic Men) et A. Kourouma (Les Soleils des indépendances) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Durand-Leguern et Ioana Galleron (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman et politique, Que peut la littérature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 279-290, 2011, 9782753512931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une Inde en enfance : errance picaresque et utopie coloniale dans Kim de Kipling »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Hervouet-Farrar (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance et errance dans la littérature européenne du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 215-225, 2011, 9782845165045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au-delà des apories (post)-coloniales : Deux exemples récents de la littérature de l’immigration en France (L. Sebbar, A. Begag) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Felici et Jean-Charles Vegliante (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oublier les colonies. Contacts culturels hérités du fait colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 337-348, 2011, 9782849340752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contre le canon littéraire occidental ou les nouvelles légitimités des littératures d’Afrique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ozouf Sénamin Amedegnato, Sélom Komlan Gbanou, Musanji Nglasso-Mwatha (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légitimité, légitimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 175-189, 2011, 978-2-86781-734-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le polyglottisme, instrument de mystification et vecteur d’étrangeté : l’exemple emblématique de Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Géal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'étrangeté des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.105-116, 2011, Voix d'ailleurs. Études comparées, 978-2-86272-588-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Topographie d’une Afrique sans nom ou les apories du chronotope impérial dans Waiting for the Barbarians de J. M. Coetzee »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Camus et Rachel Bouvet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topographies romanesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 125-135, 2011, 9782753513082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...524 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La question de l’altérité au filtre des théories postcoloniales (E. Said, G. Spivak, H. Bhabha) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Dominguez Leiva, Sébastien Hubier, Philippe Chardin et Didier Souiller (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études culturelles, anthropologie culturelle et comparatisme, Livre II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijon, Éditions du Murmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 237-246, 2010, 978-2-915099-38-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Antonio Dominguez Leiva, Sébastien Hubier, Philippe Chardin et Didier Souiller (dir.),. </w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Route des Indes à rebours ou l’autre Amérique dans deux récits de voyage : The Middle Passage de V. S. Naipaul et The Jaguar Smile de S. Rushdie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Le Blanc et Jacques Weber (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études culturelles, anthropologie culturelle et comparatisme</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 237-246, 2010</w:t>
+              <w:t xml:space="preserve">L’Ailleurs de l’autre. Récits de voyageurs extra-européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 259-269, 2009, 978-2-7535-0795-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Métissage et littératures postcoloniales. Ou l’altérité en question »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edouardo F. Coutinho (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Binarisms. Identities in Process, Studies in Comparative Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aeroplano, p. 112-120, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Claudine Le Blanc et Jacques Weber (dir.). </w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganymède e(s)t le garde-chasse : « une façon de parler » dans Maurice de Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Gély (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ailleurs de l’autre. Récits de voyageurs extra-européens</w:t>
+              <w:t xml:space="preserve">Ganymède ou l’échanson, rapt, ravissement et ivresse poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 259-269, 2009, 978-2-7535-0795-1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris 10, « Littérature et poétique comparées »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 231-241, 2008, 978-2-84016-010-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La colonne solitaire de Capo Colonna : herméneutique d'un martyre archéologique par Bourget, Gissing et Douglas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian, Joëlle Prungnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les monuments du passé : traces et représentations d'une histoire dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEGES Université Lille 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-112, 2008, 978-2-84467-105-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postmodernisme et réécritures dans Small World de D. Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Engelibert &amp; Yan Mai Tran-Gervat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature dépliée, Reprise, répétition, réécriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes, "Interférences"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 437-445, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Discours sur les jardins de Florence, “la ville-fleur” dans quelques œuvres du tournant du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Bernard-Griffiths, Françoise Le Borgne, Daniel Madelénat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins et intimité dans la littérature et les arts (1750-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Université Blaise Pascal, « Révolutions et Romantismes »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 447-457, 2008, 9782845163256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504380v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-05503741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« E. M. Forster et les religions de l’Inde »</w:t>
               </w:r>
@@ -10534,50 +10414,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dialectique coloniale et (in)hospitalité orientale : le bungalow et la purdah »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernadette Bertrandias (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’étranger dans la maison : Figures romanesques de l’hôte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 143-153, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Mapping the Memory of Cities »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron et Bernard Dieterle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -10590,143 +10556,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 13-15, 2003, 978-2-86272-275-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487898v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05487877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Topographie d’une cité coloniale : enjeux d’une approche géocritique »</w:t>
               </w:r>
@@ -11279,51 +11159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8C37199"/>
+    <w:nsid w:val="217BDB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11510,51 +11390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-clavaron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3279-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124386v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/21307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0445-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mikkonen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0448-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-004-0546-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.300.0543" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013820825313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bijon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Khemiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06976-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/petite-introduction-aux-postcolonial-studies/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/edward-said-l-intifada-de-la-culture/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-long-courriers.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/7230-book-08531885-9782745318855.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8478-barbey-d-aurevilly-les-diaboliques-9782729800024.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XEAE9248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/100?lang=fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aalfyf.files.wordpress.com/2015/07/infancia-y-juventud-adel.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?&amp;amp;pr=2008748" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_peuple_dans_la_litterature_africaine_contemporaine_jules_m_mambi_magnack-9782343060781-47184.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/8936-book-08532719-9782745327192.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/database/GERMANISTIK/entry/ogerm.GerBibs_201412041/html?lang=en" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89crire%20le%20deuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600017428" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/modernites-antiques-la-litterature-occidentale-et-lantiquite-greco-romaine-dans-la-premiere-moitie-du-xxe-siecle/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-question-du-mal-ethique-politique-religion-comparee.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6480-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-27esprit-des-lieux-2c-n-c2-b099-2682.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soleils-diffusion.com/article.php?isbn=9782356920843" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38359?lang=fr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/39271?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Enfance%20et%20errance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/oublier-les-colonies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/36473?lang=fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-murmure.fr/collection-u-limit.b/s310406p/XXXVe_congres_de_la_SFLGC_Etudes_culturelles_Anthropologie_culturelle_et_comparatisme_Volume_II" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-murmure.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/26356?lang=fr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/313-jardins-et-intimite-dans-la-litterature-europeenne-1750-1920-9782845163256.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/les-monuments-du-pass%C3%A9-traces-et-repr%C3%A9sentations-d-une-histoire-dans-la-litt%C3%A9rature.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35073?dir=next" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503741v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1781" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/la-post%C3%A9rit%C3%A9-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kailash-editions.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487877v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/discours-sur-le-primitif.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/le-rivage-des-mythes-une-geocritique-mediterraneenne-le-lieu-et-son-mythe/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-clavaron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3279-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991341v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/21307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0445-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mikkonen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0448-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-004-0546-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1VSXQPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013820825313" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TQ5RDPV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.300.0543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bijon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Khemiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06976-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/petite-introduction-aux-postcolonial-studies/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/edward-said-l-intifada-de-la-culture/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-long-courriers.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/7230-book-08531885-9782745318855.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8478-barbey-d-aurevilly-les-diaboliques-9782729800024.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/93A2E295-46BF-437D-BE1F-3CAB4E89F180" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XEAE9248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aalfyf.files.wordpress.com/2015/07/infancia-y-juventud-adel.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/100?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/8936-book-08532719-9782745327192.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_peuple_dans_la_litterature_africaine_contemporaine_jules_m_mambi_magnack-9782343060781-47184.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?&amp;amp;pr=2008748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600017428" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89crire%20le%20deuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/database/GERMANISTIK/entry/ogerm.GerBibs_201412041/html?lang=en" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/modernites-antiques-la-litterature-occidentale-et-lantiquite-greco-romaine-dans-la-premiere-moitie-du-xxe-siecle/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6480-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-question-du-mal-ethique-politique-religion-comparee.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-27esprit-des-lieux-2c-n-c2-b099-2682.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soleils-diffusion.com/article.php?isbn=9782356920843" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/39271?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Enfance%20et%20errance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/oublier-les-colonies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/36473?lang=fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38359?lang=fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-murmure.fr/collection-u-limit.b/s310406p/XXXVe_congres_de_la_SFLGC_Etudes_culturelles_Anthropologie_culturelle_et_comparatisme_Volume_II" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/26356?lang=fr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1781" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/les-monuments-du-pass%C3%A9-traces-et-repr%C3%A9sentations-d-une-histoire-dans-la-litt%C3%A9rature.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35073?dir=next" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/313-jardins-et-intimite-dans-la-litterature-europeenne-1750-1920-9782845163256.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/la-post%C3%A9rit%C3%A9-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kailash-editions.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/discours-sur-le-primitif.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/le-rivage-des-mythes-une-geocritique-mediterraneenne-le-lieu-et-son-mythe/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>