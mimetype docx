--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1118,234 +1118,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des autrices transatlantiques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Literatura comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vozes transatlânticas, 40 (p. 67-89)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Roman et enquête anthropologique en contexte postcolonial : Le cas de In an Antique land d’Amitav Ghosh (1992) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 334 (2), p. 113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littérature comparée et études culturelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque comparatiste de la SFLGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917191v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03917176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Repenser les Suds : la réévaluation des géographies subalternes dans les littératures postcoloniales »</w:t>
               </w:r>
@@ -7490,326 +7490,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Clavaron, Émilie Picherot et Zoé Schweitzer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientalisme et comparatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, "Voix d'ailleurs", p. 9-16, 2014, 978-2-86272-662-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Études postcoloniales et littérature comparée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Aubès, Silvia Contarini, Jean-Marc Moura, Idelette Muzart-Fonseca dos Santos, Lucia Quaquarelli, Katja Schubert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interprétations postcoloniales et mondialisation. Littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berne, Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-22, 2014, 9783034315975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berne, Peter Lang</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-22, 2014, 9783034315975</w:t>
+                <w:t xml:space="preserve">hal-04078149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le deuil du père dans le roman beur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Milkovitch-Rioux et Bernadette Hidalgo-Bachs (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire le deuil dans les littératures des XXe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal, Collection « Littératures »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 543-557, 2014, 978-2-84516-632-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Introduction »</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edward Said , orientaliste et comparatiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron, Émilie Picherot et Zoé Schweitzer (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalisme et comparatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, "Voix d'ailleurs", p. 9-16, 2014, 978-2-86272-662-5</w:t>
-[...157 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, "Voix d'ailleurs", p. 19-28, 2014, 978-2-86272-662-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9520,199 +9520,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postmodernisme et réécritures dans Small World de D. Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Engelibert &amp; Yan Mai Tran-Gervat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature dépliée, Reprise, répétition, réécriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes, "Interférences"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 437-445, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La colonne solitaire de Capo Colonna : herméneutique d'un martyre archéologique par Bourget, Gissing et Douglas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fiona Mcintosh-Varjabédian, Joëlle Prungnaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les monuments du passé : traces et représentations d'une histoire dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEGES Université Lille 3</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 103-112, 2008, 978-2-84467-105-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504389v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05501353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Discours sur les jardins de Florence, “la ville-fleur” dans quelques œuvres du tournant du XIXe siècle »</w:t>
               </w:r>
@@ -11159,51 +11159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217BDB55"/>
+    <w:nsid w:val="419C2403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11390,51 +11390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-clavaron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3279-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991341v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/21307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0445-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mikkonen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0448-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-004-0546-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1VSXQPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013820825313" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TQ5RDPV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.300.0543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bijon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Khemiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06976-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/petite-introduction-aux-postcolonial-studies/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/edward-said-l-intifada-de-la-culture/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-long-courriers.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/7230-book-08531885-9782745318855.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8478-barbey-d-aurevilly-les-diaboliques-9782729800024.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/93A2E295-46BF-437D-BE1F-3CAB4E89F180" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XEAE9248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aalfyf.files.wordpress.com/2015/07/infancia-y-juventud-adel.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/100?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/8936-book-08532719-9782745327192.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_peuple_dans_la_litterature_africaine_contemporaine_jules_m_mambi_magnack-9782343060781-47184.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?&amp;amp;pr=2008748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600017428" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89crire%20le%20deuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/database/GERMANISTIK/entry/ogerm.GerBibs_201412041/html?lang=en" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/modernites-antiques-la-litterature-occidentale-et-lantiquite-greco-romaine-dans-la-premiere-moitie-du-xxe-siecle/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6480-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-question-du-mal-ethique-politique-religion-comparee.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-27esprit-des-lieux-2c-n-c2-b099-2682.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soleils-diffusion.com/article.php?isbn=9782356920843" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/39271?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Enfance%20et%20errance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/oublier-les-colonies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/36473?lang=fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38359?lang=fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-murmure.fr/collection-u-limit.b/s310406p/XXXVe_congres_de_la_SFLGC_Etudes_culturelles_Anthropologie_culturelle_et_comparatisme_Volume_II" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/26356?lang=fr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1781" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/les-monuments-du-pass%C3%A9-traces-et-repr%C3%A9sentations-d-une-histoire-dans-la-litt%C3%A9rature.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35073?dir=next" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/313-jardins-et-intimite-dans-la-litterature-europeenne-1750-1920-9782845163256.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/la-post%C3%A9rit%C3%A9-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kailash-editions.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/discours-sur-le-primitif.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/le-rivage-des-mythes-une-geocritique-mediterraneenne-le-lieu-et-son-mythe/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-clavaron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3279-3220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991341v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/21307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0445-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mikkonen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-018-0448-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-004-0546-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1VSXQPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013820825313" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TQ5RDPV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.300.0543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieterle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bijon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Khemiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06976-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/petite-introduction-aux-postcolonial-studies/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/edward-said-l-intifada-de-la-culture/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-long-courriers.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/7230-book-08531885-9782745318855.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/8478-barbey-d-aurevilly-les-diaboliques-9782729800024.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/93A2E295-46BF-437D-BE1F-3CAB4E89F180" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XEAE9248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14473-1.p.0063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aalfyf.files.wordpress.com/2015/07/infancia-y-juventud-adel.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/100?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/8936-book-08532719-9782745327192.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_peuple_dans_la_litterature_africaine_contemporaine_jules_m_mambi_magnack-9782343060781-47184.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/search/Detail.aspx?&amp;amp;pr=2008748" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600017428" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078149v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89crire%20le%20deuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/database/GERMANISTIK/entry/ogerm.GerBibs_201412041/html?lang=en" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/modernites-antiques-la-litterature-occidentale-et-lantiquite-greco-romaine-dans-la-premiere-moitie-du-xxe-siecle/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6480-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-question-du-mal-ethique-politique-religion-comparee.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-27esprit-des-lieux-2c-n-c2-b099-2682.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.soleils-diffusion.com/article.php?isbn=9782356920843" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/39271?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Enfance%20et%20errance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/oublier-les-colonies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/36473?lang=fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/38359?lang=fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-murmure.fr/collection-u-limit.b/s310406p/XXXVe_congres_de_la_SFLGC_Etudes_culturelles_Anthropologie_culturelle_et_comparatisme_Volume_II" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/26356?lang=fr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1781" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501353v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35073?dir=next" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/les-monuments-du-pass%C3%A9-traces-et-repr%C3%A9sentations-d-une-histoire-dans-la-litt%C3%A9rature.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/313-jardins-et-intimite-dans-la-litterature-europeenne-1750-1920-9782845163256.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://you-feng.com/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/la-post%C3%A9rit%C3%A9-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kailash-editions.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/discours-sur-le-primitif.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/le-rivage-des-mythes-une-geocritique-mediterraneenne-le-lieu-et-son-mythe/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>