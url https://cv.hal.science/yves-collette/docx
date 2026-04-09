--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -193,51 +193,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -361,7877 +361,8011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual targeting of CDK6 and LSD1 is synergistic and overcomes differentiation blockade in AML</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
+                <w:t xml:space="preserve">Dasatinib overcomes AML cells resistant to BCL2 inhibition by degrading MCL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00296-2⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), pp.381-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.20195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267162v1</w:t>
+                <w:t xml:space="preserve">hal-05575967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETx-22, a Novel Nectin-4–Directed Antibody–Drug Conjugate, Demonstrates Safety and Potent Antitumor Activity in Low-Nectin-4–Expressing Tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Rubis</w:t>
+                <w:t xml:space="preserve">Dual targeting of CDK6 and LSD1 is synergistic and overcomes differentiation blockade in AML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Voisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00296-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2767-9764.CRC-24-0176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04887527v1</w:t>
+                <w:t xml:space="preserve">hal-05267162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t>
+                <w:t xml:space="preserve">ETx-22, a Novel Nectin-4–Directed Antibody–Drug Conjugate, Demonstrates Safety and Potent Antitumor Activity in Low-Nectin-4–Expressing Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
+                <w:t xml:space="preserve">Emerence Crompot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Vey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (11), pp.2998-3012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2767-9764.CRC-24-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945122v1</w:t>
+                <w:t xml:space="preserve">hal-04887527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INA03: A Potent Transferrin-Competitive Antibody–Drug Conjugate against CD71 for Safer Acute Leukemia Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Bratti</w:t>
+                <w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Stubbs</w:t>
+                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Kolodych</w:t>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Souchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-23-0548⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887535v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a drug repositioning to a structure-based drug design approach to tackle acute lymphoblastic leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INA03: A Potent Transferrin-Competitive Antibody–Drug Conjugate against CD71 for Safer Acute Leukemia Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Saez-Ayala</w:t>
+                <w:t xml:space="preserve">Elisa Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+                <w:t xml:space="preserve">Sergii Kolodych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Abel</w:t>
+                <w:t xml:space="preserve">Herve Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Ben Yaala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sicard</w:t>
+                <w:t xml:space="preserve">Lois Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38668-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (8), pp.1159-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-23-0548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237671v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From a drug repositioning to a structure-based drug design approach to tackle acute lymphoblastic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Saez-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sabatier</w:t>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Birsen</w:t>
+                <w:t xml:space="preserve">Sébastien Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lauture</w:t>
+                <w:t xml:space="preserve">Khaoula Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Angelino</w:t>
+                <w:t xml:space="preserve">Benoit Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166110v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche-expressed Galectin-1 is involved in pre-B acute lymphoblastic leukemia relapse through pre-B cell receptor activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Pelletier</w:t>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Balzano</w:t>
+                <w:t xml:space="preserve">Laura Lauture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Destin</w:t>
+                <w:t xml:space="preserve">Sarah Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Montersino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Delahaye</w:t>
+                <w:t xml:space="preserve">Paolo Angelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106385⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077435v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niche-expressed Galectin-1 is involved in pre-B acute lymphoblastic leukemia relapse through pre-B cell receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+                <w:t xml:space="preserve">Marielle Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+                <w:t xml:space="preserve">Jérôme Destin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joanna Fares</w:t>
+                <w:t xml:space="preserve">Marjorie Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.106385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532862v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 Drives Metastasis and Relapse in Acute Myeloid Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Farge</w:t>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nakhle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Polley</w:t>
+                <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-22-3682⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282332v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRCM5484: A BET- BDII Selective Compound With Differential Anti-Leukemic Drug Modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD36 Drives Metastasis and Relapse in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendall Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Montersino</w:t>
+                <w:t xml:space="preserve">Guillaume Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Derviaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+                <w:t xml:space="preserve">Nathaniel Polley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.acs.jmedchem.1c02168. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (17), pp.2824-2838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c02168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-22-3682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624836v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
+                <w:t xml:space="preserve">CRCM5484: A BET- BDII Selective Compound With Differential Anti-Leukemic Drug Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Decroocq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Kendall Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Chaskar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Mano</w:t>
+                <w:t xml:space="preserve">Carine Derviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Saez-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.acs.jmedchem.1c02168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c02168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085323v1</w:t>
+                <w:t xml:space="preserve">hal-03624836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial and cytotoxic effects of marine sponge extracts &amp;lt;i&amp;gt;Agelas clathrodes&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Desmapsamma anchorata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Verongula rigida&amp;lt;/i&amp;gt; from a Caribbean Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Piron</w:t>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+                <w:t xml:space="preserve">Jessica Pastour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Pastour</w:t>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.e13955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.13955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD47-SIRPα Controls ADCC Killing of Primary T Cells by PMN Through a Combination of Trogocytosis and NADPH Oxidase Activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gondois-Rey</w:t>
+                <w:t xml:space="preserve">Prasad Chaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Miller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">Jordi Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.899068⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857250v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3.3K27M Mutation Controls Cell Growth and Resistance to Therapies in Pediatric Glioma Cell Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD47-SIRPα Controls ADCC Killing of Primary T Cells by PMN Through a Combination of Trogocytosis and NADPH Oxidase Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gondois-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria Rakotomalala</w:t>
+                <w:t xml:space="preserve">Vladimir Laletin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bailleul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Hamadou</w:t>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13215551⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.899068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.899068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418323v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ICT01, a first-in-class, anti-BTN3A antibody for activating Vγ9Vδ2 T cell–mediated antitumor immune response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H3.3K27M Mutation Controls Cell Growth and Resistance to Therapies in Pediatric Glioma Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude de Gassart</w:t>
+                <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu-Suong Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Sims</w:t>
+                <w:t xml:space="preserve">Maud Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj0835⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03540734v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of ICT01, a first-in-class, anti-BTN3A antibody for activating Vγ9Vδ2 T cell–mediated antitumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude de Gassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu-Suong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colin</w:t>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Jennifer Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (616), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj0835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169719v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03540734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy and allostery in ligand binding by HIV-1 Nef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Aldehaiman</w:t>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afaque A Momin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Shi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bcj20201002⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380308v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergy and allostery in ligand binding by HIV-1 Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Aldehaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaque A Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Stuani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Sabatier</w:t>
+                <w:t xml:space="preserve">Luyao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Saland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Xiaoli Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 478 (8), pp.1525 - 1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bcj20201002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563454v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICOS is widely expressed in cutaneous T-cell lymphoma, and its targeting promotes potent killing of malignant cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Amatore</w:t>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ortonne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002395⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152734v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemogenomic approach to identify personalized therapy for patients with relapse or refractory acute myeloid leukemia: results of a prospective feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ICOS is widely expressed in cutaneous T-cell lymphoma, and its targeting promotes potent killing of malignant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Collignon</w:t>
+                <w:t xml:space="preserve">Nicolas Ortonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A Hospital</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Charbonnier</w:t>
+                <w:t xml:space="preserve">Florence Orlanducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-020-0330-5⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (20), pp.5203-5214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03038330v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICOS is widely expressed in cutaneous T-cell lymphoma, and its targeting promotes potent killing of malignant cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">A chemogenomic approach to identify personalized therapy for patients with relapse or refractory acute myeloid leukemia: results of a prospective feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montersino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002395⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-020-0330-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03038313v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03038330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gain-of-function RAC2 mutation is associated with bone-marrow hypoplasia and an autosomal dominant form of severe combined immunodeficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Tardy</w:t>
+                <w:t xml:space="preserve">ICOS is widely expressed in cutaneous T-cell lymphoma, and its targeting promotes potent killing of malignant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ortonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orlanducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.230250⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (20), pp.5203-5214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545998v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03038313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico molecular target prediction unveils mebendazole as a potent MAPK14 inhibitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A gain-of-function RAC2 mutation is associated with bone-marrow hypoplasia and an autosomal dominant form of severe combined immunodeficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lagresle-Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Olichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanem Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Ariey‐bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kendall Carrasco</w:t>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Grand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+                <w:t xml:space="preserve">Claudine Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.3083 - 3099. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 106 (2), pp.404-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.230250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989358v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: CD95L Cell Surface Cleavage Triggers a Prometastatic Signaling Pathway in Triple-Negative Breast Cancer</w:t>
+                <w:t xml:space="preserve">In silico molecular target prediction unveils mebendazole as a potent MAPK14 inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Malleter</w:t>
+                <w:t xml:space="preserve">Jeremy Ariey‐bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tauzin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">Marion Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-3636⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.3083 - 3099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165942v1</w:t>
+                <w:t xml:space="preserve">hal-02989358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to A Novel Covalent mTOR Inhibitor, DHM25, Shows in Vivo Antitumor Activity against Triple-Negative Breast Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: CD95L Cell Surface Cleavage Triggers a Prometastatic Signaling Pathway in Triple-Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fouqué</w:t>
+                <w:t xml:space="preserve">Sébastien Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delalande</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Alban Bessede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01578⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (3), pp.639-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-3636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526957v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide RNAi screen reveals essential therapeutic targets of breast cancer stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to A Novel Covalent mTOR Inhibitor, DHM25, Shows in Vivo Antitumor Activity against Triple-Negative Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Arfaoui</w:t>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rioualen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Mickael Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201809930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (20), pp.9339-9340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539524v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory Drugs Exert Anti-Leukemia Effects in Acute Myeloid Leukemia by Direct and Immunostimulatory Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genome-wide RNAi screen reveals essential therapeutic targets of breast cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Azzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Le Roy</w:t>
+                <w:t xml:space="preserve">Guillaume Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prebet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Riccardi</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00977⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.e9930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201809930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791593v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Strategy for Lead Optimization Based on Fragment Growing: The Diversity-Oriented-Target-Focused-Synthesis Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+                <w:t xml:space="preserve">Immunomodulatory Drugs Exert Anti-Leukemia Effects in Acute Myeloid Leukemia by Direct and Immunostimulatory Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliia Voitovich</w:t>
+                <w:t xml:space="preserve">Thomas Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitt Raux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Muller</w:t>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00653⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067797v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cegal Protocol : Evaluation of the Feasibility of a Chemogenomic Approach to Identify Personalized Therapy for Relapse or Refractory AML Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Vey</w:t>
+                <w:t xml:space="preserve">Integrated Strategy for Lead Optimization Based on Fragment Growing: The Diversity-Oriented-Target-Focused-Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliia Voitovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anne Hospital</w:t>
+                <w:t xml:space="preserve">Brigitt Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Collignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Christophe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-119263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (13), pp.5719-5732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143630v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nectin-4: a new prognostic biomarker for efficient therapeutic targeting of primary and metastatic triple-negative breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cegal Protocol : Evaluation of the Feasibility of a Chemogenomic Approach to Identify Personalized Therapy for Relapse or Refractory AML Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M-Rabet</w:t>
+                <w:t xml:space="preserve">Aude Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cabaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Castellano</w:t>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdw678⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-119263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787533v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAM-C Identifies Src Family Kinase-Activated Leukemia-Initiating Cells and Predicts Poor Prognosis in Acute Myeloid Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad El-Kaoutari</w:t>
+                <w:t xml:space="preserve">Chemotherapy-Resistant Human Acute Myeloid Leukemia Cells Are Not Enriched for Leukemic Stem Cells but Require Oxidative Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Aroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1223⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (7), pp.716-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.cd-16-0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789603v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02465205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy-Resistant Human Acute Myeloid Leukemia Cells Are Not Enriched for Leukemic Stem Cells but Require Oxidative Metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
+                <w:t xml:space="preserve">Nectin-4: a new prognostic biomarker for efficient therapeutic targeting of primary and metastatic triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M-Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.cd-16-0441⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdw678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02465205v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JAM-C Identifies Src Family Kinase-Activated Leukemia-Initiating Cells and Predicts Poor Prognosis in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
+                <w:t xml:space="preserve">Abdessamad El-Kaoutari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (23), pp.6627-6640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447570v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Selective Inhibition of the First Bromodomain of the Human Bromodomain and Extra-terminal Domain (BET) Proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Derviaux</w:t>
+                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lugari</w:t>
+                <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rebuffet</w:t>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59 (4, SI), pp.1634-1641. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b01708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439086v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTN3A molecules considerably improve Vγ9Vδ2T cells-based immunotherapy in acute myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Selective Inhibition of the First Bromodomain of the Human Bromodomain and Extra-terminal Domain (BET) Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitt Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliia Voitovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Derviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Benyamine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Le Roy</w:t>
+                <w:t xml:space="preserve">Adrien Lugari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Castanier</w:t>
+                <w:t xml:space="preserve">Etienne Rebuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1146843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (4, SI), pp.1634-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b01708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606408v1</w:t>
+                <w:t xml:space="preserve">hal-01439086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Protein Interaction Inhibition (2P21)-Oriented Chemical Library Accelerates Hit Discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BTN3A molecules considerably improve Vγ9Vδ2T cells-based immunotherapy in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Milhas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roche</w:t>
+                <w:t xml:space="preserve">Julie Gertner-Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.6b00286⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.e1146843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1146843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439116v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug response profiling can predict response to ponatinib in a patient with t(1;9)(q24;q34)-associated B-cell acute lymphoblastic leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein-Protein Interaction Inhibition (2P21)-Oriented Chemical Library Accelerates Hit Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prébet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Castellano</w:t>
+                <w:t xml:space="preserve">Sabine Milhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitt Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Derviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bcj.2015.13⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.2140-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.6b00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218497v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Covalent mTOR Inhibitor, DHM25, Shows in Vivo Antitumor Activity against Triple-Negative Breast Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug response profiling can predict response to ponatinib in a patient with t(1;9)(q24;q34)-associated B-cell acute lymphoblastic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prébet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Fouque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00991⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (e292), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bcj.2015.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187307v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and rapid xenograft model to assess efficacy of chemotherapeutic agents for human acute myeloid leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Covalent mTOR Inhibitor, DHM25, Shows in Vivo Antitumor Activity against Triple-Negative Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Boutzen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Griessinger</w:t>
+                <w:t xml:space="preserve">Amelie Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bcj.2015.19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (16), pp.6559-6573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219119v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating small compounds discovery targeting protein-protein interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust and rapid xenograft model to assess efficacy of chemotherapeutic agents for human acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Boutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Milhas</w:t>
+                <w:t xml:space="preserve">L Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Betzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Restouin</w:t>
+                <w:t xml:space="preserve">E Griessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (e297), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bcj.2015.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439038v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-selective death of acute myeloid leukemia cells triggered by the novel hybrid retinoid-HDAC inhibitor MC2392</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating small compounds discovery targeting protein-protein interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Milhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Altucci</w:t>
+                <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Bellis</w:t>
+                <w:t xml:space="preserve">M. Cholay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Rotili</w:t>
+                <w:t xml:space="preserve">A. Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1, SI), pp.134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653834v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD95L cell surface cleavage triggers a pro-metastatic signaling pathway in triple negative breast cancer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Malleter</w:t>
+                <w:t xml:space="preserve">Context-selective death of acute myeloid leukemia cells triggered by the novel hybrid retinoid-HDAC inhibitor MC2392</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Altucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tauzin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">M. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rotili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 73 (22), pp.6711-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-1794⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 74 (8), pp.2328-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-2568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873634v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Histone Deacetylase Inhibitor Abexinostat Induces Cancer Stem Cells Differentiation in Breast Cancer with Low Xist Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion A. Salvador</w:t>
+                <w:t xml:space="preserve">CD95L cell surface cleavage triggers a pro-metastatic signaling pathway in triple negative breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wicinski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Sebastien Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bessede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-13-0877⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (22), pp.6711-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-1794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431936v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of original spirolactams displaying promising folded structures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Histone Deacetylase Inhibitor Abexinostat Induces Cancer Stem Cells Differentiation in Breast Cancer with Low Xist Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Chaubet</w:t>
+                <w:t xml:space="preserve">Olivier Cabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Coursindel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roche</w:t>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (28), pp.4719-26. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (23), pp.6520-6531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob40643a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-13-0877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871067v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural recognition mechanisms between human Src homology domain 3 (SH3) and ALG-2-interacting protein X (Alix)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Stereoselective synthesis of original spirolactams displaying promising folded structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coursindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Restouin</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (28), pp.4719-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40643a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717171v1</w:t>
+                <w:t xml:space="preserve">hal-00871067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human V 9V 2 T Cells Specifically Recognize and Kill Acute Myeloid Leukemic Blasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+                <w:t xml:space="preserve">Structural recognition mechanisms between human Src homology domain 3 (SH3) and ALG-2-interacting protein X (Alix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lugari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garbit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Kochbati</w:t>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1103710⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586, pp.1759-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765650v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective ring contraction of 2,5-diketopiperazines : An innovative approach to the synthesis of promising bioactive 5-membered scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human V 9V 2 T Cells Specifically Recognize and Kill Acute Myeloid Leukemic Blasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gertner-Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilbault Coursindel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Restouin</w:t>
+                <w:t xml:space="preserve">S. Garbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dewynter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">E. Kochbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2010.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (9), pp.4701 - 4708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1103710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00599350v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human hemopoietic cell kinase Src homology domain 3 and ALG-2-interacting protein X</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Stereoselective ring contraction of 2,5-diketopiperazines : An innovative approach to the synthesis of promising bioactive 5-membered scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilbault Coursindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Coursindel</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20100314⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517249v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human haemopoietic cell kinase Src homology domain and ALG-2-interacting protein X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Opi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lugari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coursindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 431, pp.93-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20100314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic activation of HIV-1 expression by deacetylase inhibitors and prostratin: implications for treatment of latent infection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Gatot</w:t>
+                <w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human hemopoietic cell kinase Src homology domain 3 and ALG-2-interacting protein X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lugari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coursindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006093⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 431 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20100314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464770v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein protein interaction inhibition (2P2I) combining high throughput and virtual screening: Application to the HIV-1 Nef protein.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Opi</w:t>
+                <w:t xml:space="preserve">Synergistic activation of HIV-1 expression by deacetylase inhibitors and prostratin: implications for treatment of latent infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Calao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kabamba Kabeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan T Arold</w:t>
+                <w:t xml:space="preserve">Allan Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Gatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 104 (49), pp.19256-61. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.e6093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0707130104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473817v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein protein interaction inhibition (2P2I) combining high throughput and virtual screening: Application to the HIV-1 Nef protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ohara</w:t>
+                <w:t xml:space="preserve">Stefan T Arold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Smietana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Borg</w:t>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (49), pp.19256-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707130104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346603v1</w:t>
+                <w:t xml:space="preserve">hal-00473817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters involved in the recognition of fresh human leukemic blasts by tumor-specific cytolytic T cell clones: a model study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chambost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">S. Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dutartre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0145-2126(00)00053-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.6465-6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02459277v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simian immunodeficiency virus and human immunodeficiency virus type 1 nef proteins show distinct patterns and mechanisms of Src kinase activation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameters involved in the recognition of fresh human leukemic blasts by tumor-specific cytolytic T cell clones: a model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Greenway</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24 (10), pp.823-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0145-2126(00)00053-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459367v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human immunodeficiency virus type 1 Nef protein sensitizes CD4(+) T lymphoid cells to apoptosis via functional upregulation of the CD95/CD95 ligand pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Zauli</w:t>
+                <w:t xml:space="preserve">P Secchiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gibellini</w:t>
+                <w:t xml:space="preserve">H Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 93 (3), pp.1000-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Peptide Synthesis, Purification, and Characterization of Six Tat Variants</w:t>
+                <w:t xml:space="preserve">Simian immunodeficiency virus and human immunodeficiency virus type 1 nef proteins show distinct patterns and mechanisms of Src kinase activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">A Greenway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grégoire</w:t>
+                <w:t xml:space="preserve">K Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Campèse</w:t>
+                <w:t xml:space="preserve">D Mcphee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (7), pp.6152-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137983v1</w:t>
+                <w:t xml:space="preserve">hal-02459367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Immunodeficiency Virus Type 1 NEF Protein Binds the Src-Related Tyrosine Kinase Lck SH2 Domain Through a Novel Phosphotyrosine Independent Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dutartre</w:t>
+                <w:t xml:space="preserve">Full Peptide Synthesis, Purification, and Characterization of Six Tat Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Harris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Campèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/viro.1998.9244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (17), pp.11473-11478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.17.11473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459372v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of HIV1 Nef in T-cell activation: Nef impairs induction of Th1 cytokines and interacts with the Src family tyrosine kinase Lck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Collette</w:t>
+                <w:t xml:space="preserve">The Human Immunodeficiency Virus Type 1 NEF Protein Binds the Src-Related Tyrosine Kinase Lck SH2 Domain Through a Novel Phosphotyrosine Independent Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dutartre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Olive</w:t>
+                <w:t xml:space="preserve">Mark Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0923-2516(97)81914-0⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 247 (2), pp.200-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.1998.9244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02459374v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The role of HIV1 Nef in T-cell activation: Nef impairs induction of Th1 cytokines and interacts with the Src family tyrosine kinase Lck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 148 (1), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0923-2516(97)81914-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Similarity between Nef of primate lentiviruses and p15E of murine and feline leukaemia viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 10 (4), pp.441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00002030-199604000-00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8241,154 +8375,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering new cellular models to decipher H3.3K27M mutation role in DIPGs' resistance to therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, New orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8398,154 +8532,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Object-Oriented Programming of Optimizers - Examples in Scilab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salazar Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rajan Filomeno Coelho and Piotr Breitkopf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp. 499-538, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00476172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8555,161 +8689,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId345"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8777,51 +8911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43FF5B0E"/>
+    <w:nsid w:val="826994C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9008,51 +9142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-collette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5359-7099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070509891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2270-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Voisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00296-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Crompot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-24-0176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bratti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stubbs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kolodych" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Souchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-23-0548" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saez-Ayala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Yaala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38668-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Destin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Delahaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106385" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c02168" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gondois-Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.899068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gassart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sims" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj0835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380308v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Aldehaiman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque A Momin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bcj20201002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Hospital" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montersino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0330-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanem Sadek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tardy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.230250" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey&#8208;bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12810" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauzin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3636" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fouqu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01578" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hospital" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Collignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119263" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lugari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01708" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606408v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castanier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1146843" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Milhas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00286" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Collette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castellano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.13" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fouque" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00991" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219119v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boutzen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouyet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Griessinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.19" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439038v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milhas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cholay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653834v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Altucci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bellis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carafa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotili" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-2568" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tauzin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1794" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.05.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garbit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochbati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103710" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilbault Coursindel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.05.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7J6DS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reuse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Calao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabamba Kabeya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guiguen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Gatot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473817v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan T Arold" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707130104" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chambost" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thuret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-2126(00)00053-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JMSS01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Greenway" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dutartre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcphee" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olive" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459371v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zauli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibellini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Secchiero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harris" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9244" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collette" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutartre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benziane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olive" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(97)81914-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWJ9N3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459381v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002030-199604000-00013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535637v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476172v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pujol" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-collette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5359-7099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070509891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2270-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Voisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00296-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Crompot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-24-0176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bratti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stubbs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kolodych" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Souchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-23-0548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saez-Ayala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Yaala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38668-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Destin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Delahaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c02168" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gondois-Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.899068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gassart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sims" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj0835" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Aldehaiman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque A Momin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bcj20201002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Hospital" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montersino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0330-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanem Sadek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tardy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.230250" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey&#8208;bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12810" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3636" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fouqu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hospital" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Collignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119263" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lugari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01708" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castanier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1146843" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Milhas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Collette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castellano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fouque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boutzen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Griessinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milhas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cholay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Altucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bellis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carafa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-2568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tauzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1794" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717171v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.05.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garbit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochbati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103710" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilbault Coursindel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7J6DS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100314" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reuse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Calao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabamba Kabeya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guiguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Gatot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006093" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan T Arold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707130104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chambost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thuret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-2126(00)00053-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JMSS01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zauli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibellini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Secchiero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dutartre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459367v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Greenway" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcphee" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459372v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9244" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459374v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutartre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benziane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olive" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(97)81914-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWJ9N3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459381v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002030-199604000-00013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535637v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pujol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>