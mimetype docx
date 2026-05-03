--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -227,2690 +227,2690 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual targeting of CDK6 and LSD1 is synergistic and overcomes differentiation blockade in AML</w:t>
+                <w:t xml:space="preserve">Dasatinib overcomes AML cells resistant to BCL2 inhibition by degrading MCL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Brault</w:t>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Voisset</w:t>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Desaunay</w:t>
+                <w:t xml:space="preserve">Maxence Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Boudet</w:t>
+                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (10), pp.2632 - 2660. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), pp.381-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00296-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.20195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344739v1</w:t>
+                <w:t xml:space="preserve">hal-05575967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dasatinib overcomes AML cells resistant to BCL2 inhibition by degrading MCL1</w:t>
+                <w:t xml:space="preserve">Dual targeting of CDK6 and LSD1 is synergistic and overcomes differentiation blockade in AML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+                <w:t xml:space="preserve">Lise Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Montersino</w:t>
+                <w:t xml:space="preserve">Edwige Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bourgoin</w:t>
+                <w:t xml:space="preserve">Mathieu Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
+                <w:t xml:space="preserve">Antonia Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207 (2), pp.381-386. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.20195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00296-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575967v1</w:t>
+                <w:t xml:space="preserve">hal-05267162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual targeting of CDK6 and LSD1 is synergistic and overcomes differentiation blockade in AML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Voisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.2632 - 2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44321-025-00296-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267162v1</w:t>
+                <w:t xml:space="preserve">hal-05344739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETx-22, a Novel Nectin-4–Directed Antibody–Drug Conjugate, Demonstrates Safety and Potent Antitumor Activity in Low-Nectin-4–Expressing Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lopez</w:t>
+                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerence Crompot</w:t>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2767-9764.CRC-24-0176⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887527v1</w:t>
+                <w:t xml:space="preserve">hal-04945122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+                <w:t xml:space="preserve">INA03: A Potent Transferrin-Competitive Antibody–Drug Conjugate against CD71 for Safer Acute Leukemia Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
+                <w:t xml:space="preserve">Sergii Kolodych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">Herve Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Vey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lois Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), pp.1091. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (8), pp.1159-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-23-0548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945122v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INA03: A Potent Transferrin-Competitive Antibody–Drug Conjugate against CD71 for Safer Acute Leukemia Treatment</w:t>
+                <w:t xml:space="preserve">ETx-22, a Novel Nectin-4–Directed Antibody–Drug Conjugate, Demonstrates Safety and Potent Antitumor Activity in Low-Nectin-4–Expressing Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Bratti</w:t>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Stubbs</w:t>
+                <w:t xml:space="preserve">Emerence Crompot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Kolodych</w:t>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Souchet</w:t>
+                <w:t xml:space="preserve">Anne Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois Kelly</w:t>
+                <w:t xml:space="preserve">Marion Rubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (8), pp.1159-1175. </w:t>
+              <w:t xml:space="preserve">Cancer Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (11), pp.2998-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-23-0548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2767-9764.CRC-24-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887535v1</w:t>
+                <w:t xml:space="preserve">hal-04887527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a drug repositioning to a structure-based drug design approach to tackle acute lymphoblastic leukemia</w:t>
+                <w:t xml:space="preserve">Niche-expressed Galectin-1 is involved in pre-B acute lymphoblastic leukemia relapse through pre-B cell receptor activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Saez-Ayala</w:t>
+                <w:t xml:space="preserve">Jeoffrey Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+                <w:t xml:space="preserve">Marielle Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Abel</w:t>
+                <w:t xml:space="preserve">Jérôme Destin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Ben Yaala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sicard</w:t>
+                <w:t xml:space="preserve">Marjorie Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38668-2⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.106385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237671v1</w:t>
+                <w:t xml:space="preserve">hal-04077435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sabatier</w:t>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Birsen</w:t>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lauture</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Angelino</w:t>
+                <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166110v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche-expressed Galectin-1 is involved in pre-B acute lymphoblastic leukemia relapse through pre-B cell receptor activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD36 Drives Metastasis and Relapse in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Pelletier</w:t>
+                <w:t xml:space="preserve">Damien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Balzano</w:t>
+                <w:t xml:space="preserve">Guillaume Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Destin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Delahaye</w:t>
+                <w:t xml:space="preserve">Nathaniel Polley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106385⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (17), pp.2824-2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-22-3682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077435v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+                <w:t xml:space="preserve">Laura Lauture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Sarah Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fares</w:t>
+                <w:t xml:space="preserve">Paolo Angelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532862v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 Drives Metastasis and Relapse in Acute Myeloid Leukemia</w:t>
+                <w:t xml:space="preserve">From a drug repositioning to a structure-based drug design approach to tackle acute lymphoblastic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Farge</w:t>
+                <w:t xml:space="preserve">Magali Saez-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nakhle</w:t>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lagarde</w:t>
+                <w:t xml:space="preserve">Sébastien Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cognet</w:t>
+                <w:t xml:space="preserve">Khaoula Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Polley</w:t>
+                <w:t xml:space="preserve">Benoit Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (17), pp.2824-2838. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-22-3682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282332v1</w:t>
+                <w:t xml:space="preserve">hal-04237671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRCM5484: A BET- BDII Selective Compound With Differential Anti-Leukemic Drug Modulation</w:t>
+                <w:t xml:space="preserve">Antimicrobial and cytotoxic effects of marine sponge extracts &amp;lt;i&amp;gt;Agelas clathrodes&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Desmapsamma anchorata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Verongula rigida&amp;lt;/i&amp;gt; from a Caribbean Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendall Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Montersino</w:t>
+                <w:t xml:space="preserve">Julie Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Derviaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pastour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c02168⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e13955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.13955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624836v1</w:t>
+                <w:t xml:space="preserve">hal-03803766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial and cytotoxic effects of marine sponge extracts &amp;lt;i&amp;gt;Agelas clathrodes&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Desmapsamma anchorata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Verongula rigida&amp;lt;/i&amp;gt; from a Caribbean Island</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Restouin</w:t>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Birsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Castellano</w:t>
+                <w:t xml:space="preserve">Prasad Chaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.13955⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803766v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD47-SIRPα Controls ADCC Killing of Primary T Cells by PMN Through a Combination of Trogocytosis and NADPH Oxidase Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Chaskar</w:t>
+                <w:t xml:space="preserve">Françoise Gondois-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Mano</w:t>
+                <w:t xml:space="preserve">Thomas Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Laletin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.899068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.899068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085323v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD47-SIRPα Controls ADCC Killing of Primary T Cells by PMN Through a Combination of Trogocytosis and NADPH Oxidase Activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRCM5484: A BET- BDII Selective Compound With Differential Anti-Leukemic Drug Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Laletin</w:t>
+                <w:t xml:space="preserve">Kendall Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">Carine Derviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Saez-Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.899068. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.acs.jmedchem.1c02168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.899068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c02168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857250v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3.3K27M Mutation Controls Cell Growth and Resistance to Therapies in Pediatric Glioma Cell Lines</w:t>
+                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria Rakotomalala</w:t>
+                <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bailleul</w:t>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Savary</w:t>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Hamadou</w:t>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (21), pp.5551. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13215551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418323v1</w:t>
+                <w:t xml:space="preserve">hal-03169719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ICT01, a first-in-class, anti-BTN3A antibody for activating Vγ9Vδ2 T cell–mediated antitumor immune response</w:t>
+                <w:t xml:space="preserve">Synergy and allostery in ligand binding by HIV-1 Nef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude de Gassart</w:t>
+                <w:t xml:space="preserve">Abdullah Aldehaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu-Suong Le</w:t>
+                <w:t xml:space="preserve">Afaque A Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brune</w:t>
+                <w:t xml:space="preserve">Luyao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Agaugué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Sims</w:t>
+                <w:t xml:space="preserve">Xiaoli Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj0835⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 478 (8), pp.1525 - 1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bcj20201002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03540734v1</w:t>
+                <w:t xml:space="preserve">hal-03380308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colin</w:t>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169719v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy and allostery in ligand binding by HIV-1 Nef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of ICT01, a first-in-class, anti-BTN3A antibody for activating Vγ9Vδ2 T cell–mediated antitumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude de Gassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu-Suong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Aldehaiman</w:t>
+                <w:t xml:space="preserve">Sophie Agaugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afaque A Momin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Shi</w:t>
+                <w:t xml:space="preserve">Jennifer Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bcj20201002⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (616), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj0835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380308v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03540734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H3.3K27M Mutation Controls Cell Growth and Resistance to Therapies in Pediatric Glioma Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Stuani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Sabatier</w:t>
+                <w:t xml:space="preserve">Clara Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Saland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cognet</w:t>
+                <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Maud Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563454v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICOS is widely expressed in cutaneous T-cell lymphoma, and its targeting promotes potent killing of malignant cells</w:t>
               </w:r>
@@ -2922,77 +2922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ortonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Orlanducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (20), pp.5203-5214. </w:t>
@@ -3190,77 +3190,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ortonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Orlanducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (20), pp.5203-5214. </w:t>
@@ -3445,90 +3445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico molecular target prediction unveils mebendazole as a potent MAPK14 inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ariey‐bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.3083 - 3099. </w:t>
@@ -3605,64 +3605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bessede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (3), pp.639-639. </w:t>
@@ -3739,64 +3739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (20), pp.9339-9340. </w:t>
@@ -3962,472 +3962,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory Drugs Exert Anti-Leukemia Effects in Acute Myeloid Leukemia by Direct and Immunostimulatory Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Strategy for Lead Optimization Based on Fragment Growing: The Diversity-Oriented-Target-Focused-Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Le Roy</w:t>
+                <w:t xml:space="preserve">Yuliia Voitovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prebet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">Brigitt Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Riccardi</w:t>
+                <w:t xml:space="preserve">Christophe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.977. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (13), pp.5719-5732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791593v1</w:t>
+                <w:t xml:space="preserve">hal-02067797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Strategy for Lead Optimization Based on Fragment Growing: The Diversity-Oriented-Target-Focused-Synthesis Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+                <w:t xml:space="preserve">Cegal Protocol : Evaluation of the Feasibility of a Chemogenomic Approach to Identify Personalized Therapy for Relapse or Refractory AML Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliia Voitovich</w:t>
+                <w:t xml:space="preserve">Marie Anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitt Raux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kendall Carrasco</w:t>
+                <w:t xml:space="preserve">Aude Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Muller</w:t>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (13), pp.5719-5732. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-119263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067797v1</w:t>
+                <w:t xml:space="preserve">hal-02143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cegal Protocol : Evaluation of the Feasibility of a Chemogenomic Approach to Identify Personalized Therapy for Relapse or Refractory AML Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunomodulatory Drugs Exert Anti-Leukemia Effects in Acute Myeloid Leukemia by Direct and Immunostimulatory Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anne Hospital</w:t>
+                <w:t xml:space="preserve">Aude Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Collignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Collette</w:t>
+                <w:t xml:space="preserve">Thomas Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Florence Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-119263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143630v1</w:t>
+                <w:t xml:space="preserve">hal-01791593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotherapy-Resistant Human Acute Myeloid Leukemia Cells Are Not Enriched for Leukemic Stem Cells but Require Oxidative Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Saland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne de Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,77 +4906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Selective Inhibition of the First Bromodomain of the Human Bromodomain and Extra-terminal Domain (BET) Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitt Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliia Voitovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Derviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lugari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5053,51 +5053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BTN3A molecules considerably improve Vγ9Vδ2T cells-based immunotherapy in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,77 +5187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-Protein Interaction Inhibition (2P21)-Oriented Chemical Library Accelerates Hit Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Milhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitt Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Derviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5481,64 +5481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (16), pp.6559-6573. </w:t>
@@ -6008,64 +6008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bessede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (22), pp.6711-21. </w:t>
@@ -6263,64 +6263,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coursindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6365,377 +6365,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural recognition mechanisms between human Src homology domain 3 (SH3) and ALG-2-interacting protein X (Alix)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human V 9V 2 T Cells Specifically Recognize and Kill Acute Myeloid Leukemic Blasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Opi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Restouin</w:t>
+                <w:t xml:space="preserve">J. Gertner-Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kochbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (9), pp.4701 - 4708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1103710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717171v1</w:t>
+                <w:t xml:space="preserve">hal-01765650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human V 9V 2 T Cells Specifically Recognize and Kill Acute Myeloid Leukemic Blasts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Garbit</w:t>
+                <w:t xml:space="preserve">Structural recognition mechanisms between human Src homology domain 3 (SH3) and ALG-2-interacting protein X (Alix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lugari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kochbati</w:t>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 188 (9), pp.4701 - 4708. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586, pp.1759-1764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1103710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765650v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective ring contraction of 2,5-diketopiperazines : An innovative approach to the synthesis of promising bioactive 5-membered scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilbault Coursindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.210-217. </w:t>
@@ -6779,295 +6779,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human haemopoietic cell kinase Src homology domain and ALG-2-interacting protein X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human hemopoietic cell kinase Src homology domain 3 and ALG-2-interacting protein X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Opi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lugari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coursindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 431, pp.93-102. </w:t>
+              <w:t xml:space="preserve">, 2010, 431 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20100314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600207v1</w:t>
+                <w:t xml:space="preserve">hal-00517249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human hemopoietic cell kinase Src homology domain 3 and ALG-2-interacting protein X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human haemopoietic cell kinase Src homology domain and ALG-2-interacting protein X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Opi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lugari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coursindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 431 (1), pp.93-102. </w:t>
+              <w:t xml:space="preserve">, 2010, 431, pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20100314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517249v1</w:t>
+                <w:t xml:space="preserve">hal-00600207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic activation of HIV-1 expression by deacetylase inhibitors and prostratin: implications for treatment of latent infection.</w:t>
               </w:r>
@@ -7181,338 +7181,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein protein interaction inhibition (2P2I) combining high throughput and virtual screening: Application to the HIV-1 Nef protein.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan T Arold</w:t>
+                <w:t xml:space="preserve">K. Ohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+                <w:t xml:space="preserve">M. Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0707130104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.6465-6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473817v1</w:t>
+                <w:t xml:space="preserve">hal-00346603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Restouin</w:t>
+                <w:t xml:space="preserve">Protein protein interaction inhibition (2P2I) combining high throughput and virtual screening: Application to the HIV-1 Nef protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mollard</w:t>
+                <w:t xml:space="preserve">Stefan T Arold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Borg</w:t>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50, pp.6465-6475. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (49), pp.19256-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707130104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346603v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters involved in the recognition of fresh human leukemic blasts by tumor-specific cytolytic T cell clones: a model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,411 +7591,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human immunodeficiency virus type 1 Nef protein sensitizes CD4(+) T lymphoid cells to apoptosis via functional upregulation of the CD95/CD95 ligand pathway.</w:t>
+                <w:t xml:space="preserve">Full Peptide Synthesis, Purification, and Characterization of Six Tat Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Zauli</w:t>
+                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gibellini</w:t>
+                <w:t xml:space="preserve">Catherine Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Secchiero</w:t>
+                <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dutartre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Olive</w:t>
+                <w:t xml:space="preserve">Daniel Campèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (17), pp.11473-11478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.17.11473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459371v1</w:t>
+                <w:t xml:space="preserve">hal-02137983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simian immunodeficiency virus and human immunodeficiency virus type 1 nef proteins show distinct patterns and mechanisms of Src kinase activation.</w:t>
+                <w:t xml:space="preserve">Human immunodeficiency virus type 1 Nef protein sensitizes CD4(+) T lymphoid cells to apoptosis via functional upregulation of the CD95/CD95 ligand pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Greenway</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">G Zauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Secchiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (7), pp.6152-8</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 93 (3), pp.1000-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459367v1</w:t>
+                <w:t xml:space="preserve">hal-02459371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Peptide Synthesis, Purification, and Characterization of Six Tat Variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simian immunodeficiency virus and human immunodeficiency virus type 1 nef proteins show distinct patterns and mechanisms of Src kinase activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Greenway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mcphee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Campèse</w:t>
+                <w:t xml:space="preserve">D Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (7), pp.6152-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137983v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Immunodeficiency Virus Type 1 NEF Protein Binds the Src-Related Tyrosine Kinase Lck SH2 Domain Through a Novel Phosphotyrosine Independent Mechanism</w:t>
               </w:r>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 247 (2), pp.200-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8389,103 +8389,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering new cellular models to decipher H3.3K27M mutation role in DIPGs' resistance to therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, New orleans, United States</w:t>
@@ -8703,90 +8703,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8911,51 +8911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="826994C6"/>
+    <w:nsid w:val="878ED524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9142,51 +9142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-collette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5359-7099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070509891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2270-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Voisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00296-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Crompot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-24-0176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bratti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stubbs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kolodych" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Souchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-23-0548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saez-Ayala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Yaala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38668-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Destin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Delahaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c02168" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gondois-Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.899068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gassart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sims" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj0835" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Aldehaiman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque A Momin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bcj20201002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Hospital" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montersino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0330-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanem Sadek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tardy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.230250" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey&#8208;bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12810" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3636" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fouqu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hospital" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Collignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119263" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lugari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01708" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castanier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1146843" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Milhas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Collette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castellano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fouque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boutzen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Griessinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milhas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cholay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Altucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bellis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carafa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-2568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tauzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1794" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717171v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.05.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garbit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochbati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103710" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilbault Coursindel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7J6DS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100314" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reuse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Calao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabamba Kabeya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guiguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Gatot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006093" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan T Arold" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707130104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chambost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thuret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-2126(00)00053-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JMSS01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zauli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibellini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Secchiero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dutartre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459367v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Greenway" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcphee" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459372v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9244" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459374v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutartre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benziane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olive" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(97)81914-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWJ9N3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459381v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002030-199604000-00013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535637v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pujol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-collette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5359-7099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070509891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2270-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Voisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desaunay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00296-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bratti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stubbs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kolodych" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Souchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-23-0548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Crompot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-24-0176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Destin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Delahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saez-Ayala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Yaala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38668-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gondois-Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.899068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c02168" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Aldehaiman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque A Momin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bcj20201002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gassart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sims" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj0835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Hospital" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montersino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0330-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanem Sadek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tardy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.230250" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey&#8208;bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12810" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3636" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fouqu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hospital" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Collignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lugari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01708" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castanier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1146843" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Milhas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Collette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castellano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fouque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boutzen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Griessinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milhas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cholay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Altucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bellis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carafa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-2568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tauzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1794" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765650v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garbit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochbati" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103710" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717171v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.05.017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilbault Coursindel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7J6DS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100314" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reuse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Calao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabamba Kabeya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guiguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Gatot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006093" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473817v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan T Arold" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707130104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chambost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thuret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-2126(00)00053-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JMSS01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459371v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zauli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibellini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Secchiero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dutartre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olive" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459367v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Greenway" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcphee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459372v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9244" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459374v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutartre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benziane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olive" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(97)81914-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWJ9N3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459381v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002030-199604000-00013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535637v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pujol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>