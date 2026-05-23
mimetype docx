--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,8856 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8805 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yves collette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-collette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5359-7099</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070509891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=InPoGP0AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-2270-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRCM (INSERM, AMU, Institut Paoli calmettes, CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasatinib overcomes AML cells resistant to BCL2 inhibition by degrading MCL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Montersino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (2), pp.381-386. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.20195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of CDK6 and LSD1 is synergistic and overcomes differentiation blockade in AML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Kousteridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-025-00296-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of CDK6 and LSD1 is synergistic and overcomes differentiation blockade in AML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Kousteridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.2632 - 2660. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-025-00296-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Vey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.1091. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA03: A Potent Transferrin-Competitive Antibody–Drug Conjugate against CD71 for Safer Acute Leukemia Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Stubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Kolodych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (8), pp.1159-1175. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-23-0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETx-22, a Novel Nectin-4–Directed Antibody–Drug Conjugate, Demonstrates Safety and Potent Antitumor Activity in Low-Nectin-4–Expressing Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerence Crompot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (11), pp.2998-3012. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2767-9764.CRC-24-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche-expressed Galectin-1 is involved in pre-B acute lymphoblastic leukemia relapse through pre-B cell receptor activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Destin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Montersino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.106385. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ghossoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD36 Drives Metastasis and Relapse in Acute Myeloid Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Polley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (17), pp.2824-2838. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-22-3682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C/EBPα Confers Dependence to Fatty Acid Anabolic Pathways and Vulnerability to Lipid Oxidative Stress–Induced Ferroptosis in FLT3 -Mutant Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Birsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lauture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Angelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1720-1747. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a drug repositioning to a structure-based drug design approach to tackle acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Saez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Yaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3079. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38668-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial and cytotoxic effects of marine sponge extracts &amp;lt;i&amp;gt;Agelas clathrodes&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Desmapsamma anchorata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Verongula rigida&amp;lt;/i&amp;gt; from a Caribbean Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pastour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13955. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAS activation induces synthetic lethality of MEK inhibition with mitochondrial oxidative metabolism in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Birsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Montersino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Chaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (5), pp.1237-1252. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-022-01541-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD47-SIRPα Controls ADCC Killing of Primary T Cells by PMN Through a Combination of Trogocytosis and NADPH Oxidase Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gondois-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Laletin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.899068. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.899068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRCM5484: A BET- BDII Selective Compound With Differential Anti-Leukemic Drug Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Montersino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Derviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Saez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acs.jmedchem.1c02168. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c02168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy and allostery in ligand binding by HIV-1 Nef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Aldehaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaque A Momin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 478 (8), pp.1525 - 1545. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bcj20201002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ICT01, a first-in-class, anti-BTN3A antibody for activating Vγ9Vδ2 T cell–mediated antitumor immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude de Gassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu-Suong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agaugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (616), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.abj0835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03540734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3.3K27M Mutation Controls Cell Growth and Resistance to Therapies in Pediatric Glioma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Arcicasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.5551. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13215551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS is widely expressed in cutaneous T-cell lymphoma, and its targeting promotes potent killing of malignant cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Amatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ortonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Orlanducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (20), pp.5203-5214. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemogenomic approach to identify personalized therapy for patients with relapse or refractory acute myeloid leukemia: results of a prospective feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montersino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.64. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-020-0330-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03038330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gain-of-function RAC2 mutation is associated with bone-marrow hypoplasia and an autosomal dominant form of severe combined immunodeficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Lagresle-Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Olichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanem Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 106 (2), pp.404-411. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.230250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOS is widely expressed in cutaneous T-cell lymphoma, and its targeting promotes potent killing of malignant cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Amatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ortonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Orlanducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (20), pp.5203-5214. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03038313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico molecular target prediction unveils mebendazole as a potent MAPK14 inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ariey‐bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.3083 - 3099. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1878-0261.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: CD95L Cell Surface Cleavage Triggers a Prometastatic Signaling Pathway in Triple-Negative Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Malleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (3), pp.639-639. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-3636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to A Novel Covalent mTOR Inhibitor, DHM25, Shows in Vivo Antitumor Activity against Triple-Negative Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (20), pp.9339-9340. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide RNAi screen reveals essential therapeutic targets of breast cancer stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rioualen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.e9930. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201809930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Strategy for Lead Optimization Based on Fragment Growing: The Diversity-Oriented-Target-Focused-Synthesis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Voitovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitt Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (13), pp.5719-5732. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cegal Protocol : Evaluation of the Feasibility of a Chemogenomic Approach to Identify Personalized Therapy for Relapse or Refractory AML Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (1), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-119263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory Drugs Exert Anti-Leukemia Effects in Acute Myeloid Leukemia by Direct and Immunostimulatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.977. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.00977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy-Resistant Human Acute Myeloid Leukemia Cells Are Not Enriched for Leukemic Stem Cells but Require Oxidative Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Toni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.716-735. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/2159-8290.cd-16-0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02465205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nectin-4: a new prognostic biomarker for efficient therapeutic targeting of primary and metastatic triple-negative breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M-Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAM-C Identifies Src Family Kinase-Activated Leukemia-Initiating Cells and Predicts Poor Prognosis in Acute Myeloid Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Grandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zemmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad El-Kaoutari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (23), pp.6627-6640. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Scerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10318. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Selective Inhibition of the First Bromodomain of the Human Bromodomain and Extra-terminal Domain (BET) Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitt Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Voitovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Derviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lugari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rebuffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (4, SI), pp.1634-1641. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b01708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTN3A molecules considerably improve Vγ9Vδ2T cells-based immunotherapy in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Benyamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mamessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gertner-Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (10), pp.e1146843. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1146843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-Protein Interaction Inhibition (2P21)-Oriented Chemical Library Accelerates Hit Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Milhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitt Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Derviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.2140-2148. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.6b00286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug response profiling can predict response to ponatinib in a patient with t(1;9)(q24;q34)-associated B-cell acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Adelaïde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (e292), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bcj.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Covalent mTOR Inhibitor, DHM25, Shows in Vivo Antitumor Activity against Triple-Negative Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (16), pp.6559-6573. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and rapid xenograft model to assess efficacy of chemotherapeutic agents for human acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Boutzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Griessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (e297), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bcj.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating small compounds discovery targeting protein-protein interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Betzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cholay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 282 (1, SI), pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-selective death of acute myeloid leukemia cells triggered by the novel hybrid retinoid-HDAC inhibitor MC2392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Altucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rotili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (8), pp.2328-39. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-2568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD95L cell surface cleavage triggers a pro-metastatic signaling pathway in triple negative breast cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Malleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bessede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (22), pp.6711-21. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Histone Deacetylase Inhibitor Abexinostat Induces Cancer Stem Cells Differentiation in Breast Cancer with Low Xist Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wicinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Toiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (23), pp.6520-6531. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-13-0877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of original spirolactams displaying promising folded structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coursindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (28), pp.4719-26. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ob40643a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human V 9V 2 T Cells Specifically Recognize and Kill Acute Myeloid Leukemic Blasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gertner-Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mamessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 (9), pp.4701 - 4708. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1103710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural recognition mechanisms between human Src homology domain 3 (SH3) and ALG-2-interacting protein X (Alix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lugari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Opi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 586, pp.1759-1764. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2012.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective ring contraction of 2,5-diketopiperazines : An innovative approach to the synthesis of promising bioactive 5-membered scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilbault Coursindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dewynter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human hemopoietic cell kinase Src homology domain 3 and ALG-2-interacting protein X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Opi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lugari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coursindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 431 (1), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and biophysical assessment of the molecular recognition mechanisms between the human haemopoietic cell kinase Src homology domain and ALG-2-interacting protein X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Opi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lugari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coursindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 431, pp.93-102. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic activation of HIV-1 expression by deacetylase inhibitors and prostratin: implications for treatment of latent infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Reuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Calao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabamba Kabeya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Gatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.e6093. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.6465-6475. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein protein interaction inhibition (2P2I) combining high throughput and virtual screening: Application to the HIV-1 Nef protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Restouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Opi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan T Arold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (49), pp.19256-61. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0707130104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters involved in the recognition of fresh human leukemic blasts by tumor-specific cytolytic T cell clones: a model study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (10), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0145-2126(00)00053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human immunodeficiency virus type 1 Nef protein sensitizes CD4(+) T lymphoid cells to apoptosis via functional upregulation of the CD95/CD95 ligand pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Secchiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 93 (3), pp.1000-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simian immunodeficiency virus and human immunodeficiency virus type 1 nef proteins show distinct patterns and mechanisms of Src kinase activation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greenway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mcphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73 (7), pp.6152-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Peptide Synthesis, Purification, and Characterization of Six Tat Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Peloponese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Campèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (17), pp.11473-11478. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.17.11473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Immunodeficiency Virus Type 1 NEF Protein Binds the Src-Related Tyrosine Kinase Lck SH2 Domain Through a Novel Phosphotyrosine Independent Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 247 (2), pp.200-211. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/viro.1998.9244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of HIV1 Nef in T-cell activation: Nef impairs induction of Th1 cytokines and interacts with the Src family tyrosine kinase Lck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 148 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0923-2516(97)81914-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity between Nef of primate lentiviruses and p15E of murine and feline leukaemia viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (4), pp.441. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00002030-199604000-00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering new cellular models to decipher H3.3K27M mutation role in DIPGs' resistance to therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Arcicasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Object-Oriented Programming of Optimizers - Examples in Scilab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salazar Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajan Filomeno Coelho and Piotr Breitkopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Design Optimization in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp. 499-538, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId350"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8911,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="878ED524"/>
+    <w:nsid w:val="12B0B0D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9142,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-collette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5359-7099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070509891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2270-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Voisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desaunay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00296-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bratti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stubbs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kolodych" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Souchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-23-0548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Crompot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-24-0176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Destin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Delahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saez-Ayala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Yaala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38668-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gondois-Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.899068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c02168" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Aldehaiman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque A Momin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bcj20201002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gassart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sims" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj0835" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Hospital" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montersino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbonnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0330-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanem Sadek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tardy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.230250" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey&#8208;bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12810" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3636" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fouqu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hospital" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Collignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lugari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01708" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castanier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1146843" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Milhas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218497v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Collette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castellano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fouque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00991" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219119v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boutzen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Griessinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milhas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cholay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Altucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bellis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carafa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-2568" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tauzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1794" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765650v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garbit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochbati" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103710" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717171v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.05.017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilbault Coursindel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.05.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7J6DS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100314" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reuse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Calao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabamba Kabeya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guiguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Gatot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006093" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473817v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan T Arold" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707130104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chambost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thuret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-2126(00)00053-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JMSS01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459371v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zauli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibellini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Secchiero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dutartre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olive" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459367v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Greenway" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcphee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459372v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9244" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459374v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutartre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benziane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olive" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(97)81914-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWJ9N3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459381v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002030-199604000-00013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535637v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476172v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pujol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-collette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5359-7099" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070509891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=InPoGP0AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-2270-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05267162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Voisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00296-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bratti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Stubbs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Kolodych" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Souchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-23-0548" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Crompot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-24-0176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Destin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Delahaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Polley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-22-3682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Birsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lauture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Angelino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0411" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saez-Ayala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Yaala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38668-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03803766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pastour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Restouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Castellano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13955" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Chaskar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01541-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gondois-Rey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.899068" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c02168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Aldehaiman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque A Momin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bcj20201002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03540734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gassart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agaugu&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sims" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj0835" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ortonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Hospital" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montersino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0330-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olichon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanem Sadek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tardy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.230250" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey&#8208;bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Grand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12810" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauzin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bessede" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3636" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fouqu&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01578" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Hospital" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Collignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-119263" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prebet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riccardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00977" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lugari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01708" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castanier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1146843" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Milhas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00286" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Collette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castellano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187307v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fouque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00991" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boutzen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouyet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Griessinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.19" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milhas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cholay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Altucci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bellis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carafa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotili" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-2568" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tauzin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-1794" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871067v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chaubet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coursindel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40643a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gertner-Dardenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garbit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochbati" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1103710" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.05.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilbault Coursindel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.05.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7J6DS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517249v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100314" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600207v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reuse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Calao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabamba Kabeya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Guiguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Gatot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006093" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473817v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan T Arold" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707130104" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459277v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chambost" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thuret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-2126(00)00053-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48JMSS01-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459371v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zauli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibellini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Secchiero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dutartre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olive" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Greenway" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcphee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459372v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9244" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Collette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutartre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benziane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olive" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(97)81914-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWJ9N3L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459381v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002030-199604000-00013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535637v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lewandowski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476172v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pujol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>